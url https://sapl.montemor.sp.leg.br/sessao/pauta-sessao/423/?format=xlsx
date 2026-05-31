--- v0 (2026-04-06)
+++ v1 (2026-05-31)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="42">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 12 de 2026</t>
   </si>
   <si>
@@ -69,50 +69,59 @@
   <si>
     <t>Projeto de Lei Ordinária nº 16 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abertura de crédito adicional especial no valor de R$ 1.480.550,86 (hum milhão, quatrocentos e oitenta mil, quinhentos e cinquenta reais e oitenta e seis centavos) no Orçamento para o exercício de 2026 e dá outras providências</t>
   </si>
   <si>
     <t>Moção nº 12 de 2026</t>
   </si>
   <si>
     <t>Pavão da Academia</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Guardas Municipais de Monte Mor pelo ato de bravura e pronto atendimento no resgate de vítimas durante ocorrência causada por forte chuva e enxurrada  no município.</t>
   </si>
   <si>
     <t>Moção nº 13 de 2026</t>
   </si>
   <si>
     <t>Bruno Leite</t>
   </si>
   <si>
     <t>Moção de Aplausos à jovem atleta montemorense Lorena da Silva Godinho, em reconhecimento à sua dedicação, talento e destaque no esporte, ao conquistar o 2º lugar no ranking estadual de patinação.</t>
   </si>
   <si>
+    <t>Presença na Sessão nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>Presença na 10ª Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Requerimento nº 8 de 2026</t>
   </si>
   <si>
     <t>Wal da Farmácia</t>
   </si>
   <si>
     <t>“Requer informações sobre a Dispensa de Licitação 88/2025, seu extrato de Contrato 154/2025, referente a Contratação de Empresa para Prestação de Serviços em caráter excepcional, emergencial e eventual, em acolhimento de crianças e adolescentes, na Casa da Criança “Clara Luiza Clemente”.</t>
   </si>
   <si>
     <t>Aguardando leitura no Expediente</t>
   </si>
   <si>
     <t>Requerimento nº 9 de 2026</t>
   </si>
   <si>
     <t>“Requer informações sobre a Dispensa de Licitação Emergencial 29/2026, seu extrato de Contrato 47/2026, referente a Contratação emergencial de empresa especializada para prestação de serviços técnicos de limpeza urbana, conservação e manutenção de áreas verdes, roçada, poda e manejo de árvores, incluindo remoção de resíduos vegetais, em vias públicas, praças e áreas institucionais do Município de Monte Mor em razão das chuvas intensas e alagamentos ocorridos no exercício de 2026, visando a mitigação de riscos a população, restauração da mobilidade urbana e Preservação da saúde pública.”</t>
   </si>
   <si>
     <t>Indicação nº 325 de 2026</t>
   </si>
   <si>
     <t>Edson Silva</t>
@@ -123,51 +132,51 @@
   <si>
     <t>Indicação nº 326 de 2026</t>
   </si>
   <si>
     <t>Clair Gomes</t>
   </si>
   <si>
     <t>“Indica ao executivo a viabilidade de extensão ou alteração de itinerário para que o transporte coletivo urbano passe a circular na Avenida Principal do bairro Recanto Chácara das Orquídeas”</t>
   </si>
   <si>
     <t>Indicação nº 327 de 2026</t>
   </si>
   <si>
     <t>“Indica ao poder executivo a manutenção dos equipamentos de ginástica ao ar livre bem com a troca da torneira do bebedouro, localizada na Rua Paraná, Jd. Panorama.”</t>
   </si>
   <si>
     <t>Indicação nº 328 de 2026</t>
   </si>
   <si>
     <t>“Indica ao executivo o recapeamento das ruas: Martins Osvaldo Sander (antiga 1) e Antônio Ferreira da Silva (antiga 3), ambas do Jardim Campos Dourado”.</t>
   </si>
   <si>
     <t>Indicação nº 329 de 2026</t>
   </si>
   <si>
-    <t>Professor Adriel</t>
+    <t>Alexandre Pinheiro,Andrea Garcia,Beto Carvalho,Camilla Hellen,Clair Gomes,Josuel da Conceição,Pavão da Academia,Professor Adriel</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo a adoção de política pública de captação de recursos, por meio de linha de crédito, destinada à implementação de programa de recapeamento asfáltico no Município de Monte Mor.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -462,60 +471,60 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="25" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="119.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -578,186 +587,203 @@
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>7657</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>7729</v>
+        <v>7732</v>
       </c>
       <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>20</v>
       </c>
-      <c r="D6" t="s">
+      <c r="F6" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>7730</v>
+        <v>7729</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>7725</v>
+        <v>7730</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>28</v>
       </c>
       <c r="F8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>7726</v>
+        <v>7725</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
       <c r="F9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>7727</v>
+        <v>7726</v>
       </c>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>7728</v>
+        <v>7727</v>
       </c>
       <c r="B11" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F11" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>7731</v>
+        <v>7728</v>
       </c>
       <c r="B12" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
         <v>38</v>
       </c>
       <c r="F12" t="s">
-        <v>23</v>
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>7731</v>
+      </c>
+      <c r="B13" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>