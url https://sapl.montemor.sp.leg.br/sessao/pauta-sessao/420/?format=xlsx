--- v0 (2026-03-13)
+++ v1 (2026-06-20)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="165">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 1 de 2026</t>
   </si>
   <si>
@@ -117,87 +117,438 @@
   <si>
     <t>Professor Adriel</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Montemorense a Carlos Alberto Rolin Zarattini.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 10 de 2026</t>
   </si>
   <si>
     <t>Beto Carvalho</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Montemorense a Sra. Milena Braga Pereira Braz Rinaldo.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 1 de 2026</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Monte Mor para corrigir contradições regimentais</t>
   </si>
   <si>
+    <t>Destaque nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Destaque dos artigos 6º e 7º do Projeto de Resolução nº 01/2026</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
     <t>Projeto de Resolução nº 2 de 2026</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Monte Mor para criar Comissão Permanente de Acompanhamento de Políticas Sociais</t>
   </si>
   <si>
     <t>Requerimento nº 4 de 2026</t>
   </si>
   <si>
     <t>Requer informações do Poder Executivo sobre a cobrança da taxa de coleta de lixo incluídas no carnê do IPTU no município de Monte Mor.</t>
   </si>
   <si>
     <t>Moção nº 9 de 2026</t>
   </si>
   <si>
     <t>Roger Santos</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Fundo Social de Solidariedade de Monte Mor – FUNSSOL.</t>
   </si>
   <si>
     <t>Moção nº 10 de 2026</t>
   </si>
   <si>
     <t>Josuel da Conceição</t>
   </si>
   <si>
     <t>Moção de aplausos ao auxiliar de enfermagem Igor Abrange Fideles pelos serviços prestados ao município de Monte Mor.</t>
   </si>
   <si>
     <t>Moção nº 11 de 2026</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Cadastro Único e Programa Bolsa Família de Monte Mor.</t>
+  </si>
+  <si>
+    <t>Presença na Sessão nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Presença na 7ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 17 de 2026</t>
+  </si>
+  <si>
+    <t>Camilla Hellen</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Monte Mor, o Projeto de Pintura de Bancos de Praça na Cor Vermelha como ação permanente de conscientização e enfrentamento à violência contra a mulher, especialmente durante o Agosto Lilás, e dá outras providências</t>
+  </si>
+  <si>
+    <t>Aguardando leitura no Expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>Poder Executivo - Gabinete</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a qualificação de entidades como Organizações Sociais e disciplina as parcerias com o Município de Monte Mor para a execução de atividades de interesse público.</t>
+  </si>
+  <si>
+    <t>Indicação nº 220 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para que seja feito estudos para um Plano Municipal de Macrodrenagem Urbana para enfrentar os recorrentes alagamentos.</t>
+  </si>
+  <si>
+    <t>Indicação nº 221 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, operação tapa buraco na rua Hipólito Piva, Centro</t>
+  </si>
+  <si>
+    <t>Indicação nº 222 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a roçagem e limpeza do mato da área verde na Rua São Mateus, nas proximidades do nº 18, no São Clemente.</t>
+  </si>
+  <si>
+    <t>Indicação nº 223 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a instalação de placas de conscientização para descarte de lixo na Rua São Mateus, nas proximidades do nº 18, no São Clemente.</t>
+  </si>
+  <si>
+    <t>Indicação nº 224 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao poder executivo a manutenção no pavimento de toda Rua José Buzziol, bairro Chácaras Meu Cantinho.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 225 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a Pavimentação de asfalto da Rua 11, Rua  Loester de Souza Pereira Júnior e Rua 13, do Jardim Colina 1.</t>
+  </si>
+  <si>
+    <t>Indicação nº 226 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a Pavimentação de asfalto da Rua 05, Rua Antonio Fernandes Soares, Rua 13, Rua 14, e Rua 15 , do Jardim Colina 3</t>
+  </si>
+  <si>
+    <t>Indicação nº 227 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a Pavimentação de asfalto da Rua 2, Rua João Victor da Silva Rodrigues, Rua 5, Rua 6, do Jardim Colina 2.</t>
+  </si>
+  <si>
+    <t>Indicação nº 228 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a Pavimentação de asfalto da Rua 11, Rua 12, Rua 13 e Rua 14, do Jardim Colina 2.</t>
+  </si>
+  <si>
+    <t>Indicação nº 229 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, operação tapa buraco e recapeamento na Av. Jânio Quadros, Centro</t>
+  </si>
+  <si>
+    <t>Indicação nº 230 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo o recapeamento asfáltico da Rua Jacinta Ferreira da Silva, no Jardim Paulista.</t>
+  </si>
+  <si>
+    <t>Indicação nº 231 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Um, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 232 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Dois, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 233 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Três, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 234 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Quatro, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 235 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Sete, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 236 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Oito, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 237 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Nove, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 238 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Onze, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 239 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Doze, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 240 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Treze, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 241 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Quatorze, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 242 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Quinze, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 243 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Dezesseis, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 244 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Dezessete, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 245 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Vinte, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 246 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Vinte e Um, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 247 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Vinte e Dois, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 248 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Vinte e Três, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 249 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Vinte e Quatro, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 250 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo manutenção viária na extensão da Rua Vinte e Cinco, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 251 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Vinte e Seis, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 252 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a manutenção viária na extensão da Rua Vinte e Sete, com nivelamento da via e no lançamento de pedras/cascalho, no bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 253 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a roçagem e a manutenção da viela na Rua Mailza Arcanjo dos Santos, no Jardim Nova Alvorada</t>
+  </si>
+  <si>
+    <t>Indicação nº 254 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a viabilidade de oferecer formação continuada em primeiros socorros para todos os profissionais das áreas da Educação, do Esporte e da Cultura</t>
+  </si>
+  <si>
+    <t>Indicação nº 255 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja realizada revitalização e manutenção da área de lazer localizada na Rua José Carniato, defronte ao nº 74, no bairro Cidade Jardim.</t>
+  </si>
+  <si>
+    <t>Indicação nº 256 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo realizar ações de manutenção na Rua Atilano de Paula Penteado no bairro Quinhões do Boa Esperança.</t>
+  </si>
+  <si>
+    <t>Indicação nº 257 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo realizar ações de manutenção nas Ruas Dos Rosedás e das Sibipirunas no bairro Chácaras Casa Verde.</t>
+  </si>
+  <si>
+    <t>Indicação nº 258 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo realizar ações de manutenção nas Ruas Dos Juazeiros e das Acácias no bairro Chácaras Casa Verde.</t>
+  </si>
+  <si>
+    <t>Indicação nº 259 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo estudos de  viabilidade para o aumento do auxílio pago aos integrantes do Programa Frente de Trabalho da Prefeitura Municipal de Monte Mor.</t>
+  </si>
+  <si>
+    <t>Indicação nº 260 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo estudos de  viabilidade para a atualização da legislação que trata sobre o Programa Frente de Trabalho da Prefeitura Municipal de Monte Mor.</t>
+  </si>
+  <si>
+    <t>Indicação nº 261 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo realizar ações de reparo e manutenção na ponte de madeira sob o Rio Capivari, localizado na Avenida Sinter Futura, Chácaras Planalto.</t>
+  </si>
+  <si>
+    <t>Indicação nº 262 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a passar a máquina e jogar cascalho na Rua Urias Teodoro, no Bairro Quinhões da Boa Esperança</t>
+  </si>
+  <si>
+    <t>Indicação nº 263 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a realização de operação tapa buracos na Rua Antônio Guedes Pinto, Jardim San Remo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 264 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao executivo a retirada de uma árvore situada na Rua: José Sabino Lobo (antiga 03), nº 85, Jardim San Remo.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 265 de 2026</t>
+  </si>
+  <si>
+    <t>Renato Olivatto</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo o serviço de manutenção da quadra poliesportiva da pista  de skate na Rua Jequitibá, no bairro Parque Residencial Figueira.</t>
+  </si>
+  <si>
+    <t>Indicação nº 266 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo estudos de viabilidade para a implantação de Lei autorizativa para Desdobro de lotes no município de Monte Mor.</t>
+  </si>
+  <si>
+    <t>Indicação nº 267 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao Poder Executivo a manutenção do buraco na Rua Thereza Marciano no Jardim Campos Dourados.”</t>
+  </si>
+  <si>
+    <t>Moção nº 12 de 2026</t>
+  </si>
+  <si>
+    <t>Pavão da Academia</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos Guardas Municipais de Monte Mor pelo ato de bravura e pronto atendimento no resgate de vítimas durante ocorrência causada por forte chuva e enxurrada  no município.</t>
+  </si>
+  <si>
+    <t>Moção nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à jovem atleta montemorense Lorena da Silva Godinho, em reconhecimento à sua dedicação, talento e destaque no esporte, ao conquistar o 2º lugar no ranking estadual de patinação.</t>
+  </si>
+  <si>
+    <t>Moção nº 14 de 2026</t>
+  </si>
+  <si>
+    <t>"Moção de Apelo ao Governo do Estado de São Paulo, à Agência Reguladora de Transportes do Estado de São Paulo – ARTESP e à Concessionária Rodovias do Tietê para a implantação de uma alça de acesso com ligação direta à Rodovia SP-101 no km 19 (sentido Campinas), no município de Monte Mor."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -489,61 +840,61 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F15"/>
+  <dimension ref="A1:F70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="33.28515625" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="123.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
@@ -705,146 +1056,1240 @@
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7473</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="E10" t="s">
         <v>34</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>7474</v>
+        <v>7662</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>36</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F11" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>7567</v>
+        <v>7474</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
         <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>7604</v>
+        <v>7567</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>42</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>7605</v>
+        <v>7604</v>
       </c>
       <c r="B14" t="s">
         <v>6</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
       <c r="E14" t="s">
         <v>45</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>7606</v>
+        <v>7605</v>
       </c>
       <c r="B15" t="s">
         <v>6</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="E15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>7606</v>
+      </c>
+      <c r="B16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" t="s">
+        <v>50</v>
+      </c>
+      <c r="F16" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>7661</v>
+      </c>
+      <c r="B17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" t="s">
+        <v>51</v>
+      </c>
+      <c r="E17" t="s">
+        <v>52</v>
+      </c>
+      <c r="F17" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>7659</v>
+      </c>
+      <c r="B18" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" t="s">
+        <v>54</v>
+      </c>
+      <c r="D18" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>7660</v>
+      </c>
+      <c r="B19" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19" t="s">
+        <v>59</v>
+      </c>
+      <c r="E19" t="s">
+        <v>60</v>
+      </c>
+      <c r="F19" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>7608</v>
+      </c>
+      <c r="B20" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" t="s">
+        <v>61</v>
+      </c>
+      <c r="D20" t="s">
+        <v>47</v>
+      </c>
+      <c r="E20" t="s">
+        <v>62</v>
+      </c>
+      <c r="F20" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>7609</v>
+      </c>
+      <c r="B21" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" t="s">
+        <v>44</v>
+      </c>
+      <c r="E21" t="s">
+        <v>64</v>
+      </c>
+      <c r="F21" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>7610</v>
+      </c>
+      <c r="B22" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D22" t="s">
+        <v>47</v>
+      </c>
+      <c r="E22" t="s">
+        <v>66</v>
+      </c>
+      <c r="F22" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>7611</v>
+      </c>
+      <c r="B23" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" t="s">
+        <v>67</v>
+      </c>
+      <c r="D23" t="s">
+        <v>47</v>
+      </c>
+      <c r="E23" t="s">
+        <v>68</v>
+      </c>
+      <c r="F23" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>7612</v>
+      </c>
+      <c r="B24" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D24" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" t="s">
+        <v>70</v>
+      </c>
+      <c r="F24" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>7613</v>
+      </c>
+      <c r="B25" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" t="s">
+        <v>71</v>
+      </c>
+      <c r="D25" t="s">
+        <v>47</v>
+      </c>
+      <c r="E25" t="s">
+        <v>72</v>
+      </c>
+      <c r="F25" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>7614</v>
+      </c>
+      <c r="B26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C26" t="s">
+        <v>73</v>
+      </c>
+      <c r="D26" t="s">
+        <v>47</v>
+      </c>
+      <c r="E26" t="s">
+        <v>74</v>
+      </c>
+      <c r="F26" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>7615</v>
+      </c>
+      <c r="B27" t="s">
+        <v>53</v>
+      </c>
+      <c r="C27" t="s">
+        <v>75</v>
+      </c>
+      <c r="D27" t="s">
+        <v>47</v>
+      </c>
+      <c r="E27" t="s">
+        <v>76</v>
+      </c>
+      <c r="F27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>7616</v>
+      </c>
+      <c r="B28" t="s">
+        <v>53</v>
+      </c>
+      <c r="C28" t="s">
+        <v>77</v>
+      </c>
+      <c r="D28" t="s">
+        <v>47</v>
+      </c>
+      <c r="E28" t="s">
+        <v>78</v>
+      </c>
+      <c r="F28" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>7617</v>
+      </c>
+      <c r="B29" t="s">
+        <v>53</v>
+      </c>
+      <c r="C29" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" t="s">
+        <v>44</v>
+      </c>
+      <c r="E29" t="s">
+        <v>80</v>
+      </c>
+      <c r="F29" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>7618</v>
+      </c>
+      <c r="B30" t="s">
+        <v>53</v>
+      </c>
+      <c r="C30" t="s">
+        <v>81</v>
+      </c>
+      <c r="D30" t="s">
+        <v>47</v>
+      </c>
+      <c r="E30" t="s">
+        <v>82</v>
+      </c>
+      <c r="F30" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>7619</v>
+      </c>
+      <c r="B31" t="s">
+        <v>53</v>
+      </c>
+      <c r="C31" t="s">
+        <v>83</v>
+      </c>
+      <c r="D31" t="s">
+        <v>27</v>
+      </c>
+      <c r="E31" t="s">
+        <v>84</v>
+      </c>
+      <c r="F31" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>7620</v>
+      </c>
+      <c r="B32" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" t="s">
+        <v>85</v>
+      </c>
+      <c r="D32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" t="s">
+        <v>86</v>
+      </c>
+      <c r="F32" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33">
+        <v>7621</v>
+      </c>
+      <c r="B33" t="s">
+        <v>53</v>
+      </c>
+      <c r="C33" t="s">
+        <v>87</v>
+      </c>
+      <c r="D33" t="s">
+        <v>27</v>
+      </c>
+      <c r="E33" t="s">
+        <v>88</v>
+      </c>
+      <c r="F33" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34">
+        <v>7622</v>
+      </c>
+      <c r="B34" t="s">
+        <v>53</v>
+      </c>
+      <c r="C34" t="s">
+        <v>89</v>
+      </c>
+      <c r="D34" t="s">
+        <v>27</v>
+      </c>
+      <c r="E34" t="s">
+        <v>90</v>
+      </c>
+      <c r="F34" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35">
+        <v>7623</v>
+      </c>
+      <c r="B35" t="s">
+        <v>53</v>
+      </c>
+      <c r="C35" t="s">
+        <v>91</v>
+      </c>
+      <c r="D35" t="s">
+        <v>27</v>
+      </c>
+      <c r="E35" t="s">
+        <v>92</v>
+      </c>
+      <c r="F35" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36">
+        <v>7624</v>
+      </c>
+      <c r="B36" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" t="s">
+        <v>93</v>
+      </c>
+      <c r="D36" t="s">
+        <v>27</v>
+      </c>
+      <c r="E36" t="s">
+        <v>94</v>
+      </c>
+      <c r="F36" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37">
+        <v>7625</v>
+      </c>
+      <c r="B37" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" t="s">
+        <v>95</v>
+      </c>
+      <c r="D37" t="s">
+        <v>27</v>
+      </c>
+      <c r="E37" t="s">
+        <v>96</v>
+      </c>
+      <c r="F37" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38">
+        <v>7626</v>
+      </c>
+      <c r="B38" t="s">
+        <v>53</v>
+      </c>
+      <c r="C38" t="s">
+        <v>97</v>
+      </c>
+      <c r="D38" t="s">
+        <v>27</v>
+      </c>
+      <c r="E38" t="s">
+        <v>98</v>
+      </c>
+      <c r="F38" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39">
+        <v>7627</v>
+      </c>
+      <c r="B39" t="s">
+        <v>53</v>
+      </c>
+      <c r="C39" t="s">
+        <v>99</v>
+      </c>
+      <c r="D39" t="s">
+        <v>27</v>
+      </c>
+      <c r="E39" t="s">
+        <v>100</v>
+      </c>
+      <c r="F39" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40">
+        <v>7628</v>
+      </c>
+      <c r="B40" t="s">
+        <v>53</v>
+      </c>
+      <c r="C40" t="s">
+        <v>101</v>
+      </c>
+      <c r="D40" t="s">
+        <v>27</v>
+      </c>
+      <c r="E40" t="s">
+        <v>102</v>
+      </c>
+      <c r="F40" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41">
+        <v>7629</v>
+      </c>
+      <c r="B41" t="s">
+        <v>53</v>
+      </c>
+      <c r="C41" t="s">
+        <v>103</v>
+      </c>
+      <c r="D41" t="s">
+        <v>27</v>
+      </c>
+      <c r="E41" t="s">
+        <v>104</v>
+      </c>
+      <c r="F41" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42">
+        <v>7630</v>
+      </c>
+      <c r="B42" t="s">
+        <v>53</v>
+      </c>
+      <c r="C42" t="s">
+        <v>105</v>
+      </c>
+      <c r="D42" t="s">
+        <v>27</v>
+      </c>
+      <c r="E42" t="s">
+        <v>106</v>
+      </c>
+      <c r="F42" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43">
+        <v>7631</v>
+      </c>
+      <c r="B43" t="s">
+        <v>53</v>
+      </c>
+      <c r="C43" t="s">
+        <v>107</v>
+      </c>
+      <c r="D43" t="s">
+        <v>27</v>
+      </c>
+      <c r="E43" t="s">
+        <v>108</v>
+      </c>
+      <c r="F43" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44">
+        <v>7632</v>
+      </c>
+      <c r="B44" t="s">
+        <v>53</v>
+      </c>
+      <c r="C44" t="s">
+        <v>109</v>
+      </c>
+      <c r="D44" t="s">
+        <v>27</v>
+      </c>
+      <c r="E44" t="s">
+        <v>110</v>
+      </c>
+      <c r="F44" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45">
+        <v>7633</v>
+      </c>
+      <c r="B45" t="s">
+        <v>53</v>
+      </c>
+      <c r="C45" t="s">
+        <v>111</v>
+      </c>
+      <c r="D45" t="s">
+        <v>27</v>
+      </c>
+      <c r="E45" t="s">
+        <v>112</v>
+      </c>
+      <c r="F45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46">
+        <v>7634</v>
+      </c>
+      <c r="B46" t="s">
+        <v>53</v>
+      </c>
+      <c r="C46" t="s">
+        <v>113</v>
+      </c>
+      <c r="D46" t="s">
+        <v>27</v>
+      </c>
+      <c r="E46" t="s">
+        <v>114</v>
+      </c>
+      <c r="F46" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47">
+        <v>7635</v>
+      </c>
+      <c r="B47" t="s">
+        <v>53</v>
+      </c>
+      <c r="C47" t="s">
+        <v>115</v>
+      </c>
+      <c r="D47" t="s">
+        <v>27</v>
+      </c>
+      <c r="E47" t="s">
+        <v>116</v>
+      </c>
+      <c r="F47" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48">
+        <v>7636</v>
+      </c>
+      <c r="B48" t="s">
+        <v>53</v>
+      </c>
+      <c r="C48" t="s">
+        <v>117</v>
+      </c>
+      <c r="D48" t="s">
+        <v>27</v>
+      </c>
+      <c r="E48" t="s">
+        <v>118</v>
+      </c>
+      <c r="F48" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49">
+        <v>7637</v>
+      </c>
+      <c r="B49" t="s">
+        <v>53</v>
+      </c>
+      <c r="C49" t="s">
+        <v>119</v>
+      </c>
+      <c r="D49" t="s">
+        <v>27</v>
+      </c>
+      <c r="E49" t="s">
+        <v>120</v>
+      </c>
+      <c r="F49" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50">
+        <v>7638</v>
+      </c>
+      <c r="B50" t="s">
+        <v>53</v>
+      </c>
+      <c r="C50" t="s">
+        <v>121</v>
+      </c>
+      <c r="D50" t="s">
+        <v>27</v>
+      </c>
+      <c r="E50" t="s">
+        <v>122</v>
+      </c>
+      <c r="F50" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51">
+        <v>7639</v>
+      </c>
+      <c r="B51" t="s">
+        <v>53</v>
+      </c>
+      <c r="C51" t="s">
+        <v>123</v>
+      </c>
+      <c r="D51" t="s">
+        <v>27</v>
+      </c>
+      <c r="E51" t="s">
+        <v>124</v>
+      </c>
+      <c r="F51" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52">
+        <v>7640</v>
+      </c>
+      <c r="B52" t="s">
+        <v>53</v>
+      </c>
+      <c r="C52" t="s">
+        <v>125</v>
+      </c>
+      <c r="D52" t="s">
+        <v>27</v>
+      </c>
+      <c r="E52" t="s">
+        <v>126</v>
+      </c>
+      <c r="F52" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53">
+        <v>7641</v>
+      </c>
+      <c r="B53" t="s">
+        <v>53</v>
+      </c>
+      <c r="C53" t="s">
+        <v>127</v>
+      </c>
+      <c r="D53" t="s">
+        <v>55</v>
+      </c>
+      <c r="E53" t="s">
+        <v>128</v>
+      </c>
+      <c r="F53" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54">
+        <v>7642</v>
+      </c>
+      <c r="B54" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" t="s">
+        <v>129</v>
+      </c>
+      <c r="D54" t="s">
+        <v>55</v>
+      </c>
+      <c r="E54" t="s">
+        <v>130</v>
+      </c>
+      <c r="F54" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55">
+        <v>7643</v>
+      </c>
+      <c r="B55" t="s">
+        <v>53</v>
+      </c>
+      <c r="C55" t="s">
+        <v>131</v>
+      </c>
+      <c r="D55" t="s">
+        <v>27</v>
+      </c>
+      <c r="E55" t="s">
+        <v>132</v>
+      </c>
+      <c r="F55" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56">
+        <v>7644</v>
+      </c>
+      <c r="B56" t="s">
+        <v>53</v>
+      </c>
+      <c r="C56" t="s">
+        <v>133</v>
+      </c>
+      <c r="D56" t="s">
+        <v>15</v>
+      </c>
+      <c r="E56" t="s">
+        <v>134</v>
+      </c>
+      <c r="F56" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57">
+        <v>7645</v>
+      </c>
+      <c r="B57" t="s">
+        <v>53</v>
+      </c>
+      <c r="C57" t="s">
+        <v>135</v>
+      </c>
+      <c r="D57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E57" t="s">
+        <v>136</v>
+      </c>
+      <c r="F57" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58">
+        <v>7646</v>
+      </c>
+      <c r="B58" t="s">
+        <v>53</v>
+      </c>
+      <c r="C58" t="s">
+        <v>137</v>
+      </c>
+      <c r="D58" t="s">
+        <v>15</v>
+      </c>
+      <c r="E58" t="s">
+        <v>138</v>
+      </c>
+      <c r="F58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59">
+        <v>7647</v>
+      </c>
+      <c r="B59" t="s">
+        <v>53</v>
+      </c>
+      <c r="C59" t="s">
+        <v>139</v>
+      </c>
+      <c r="D59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E59" t="s">
+        <v>140</v>
+      </c>
+      <c r="F59" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60">
+        <v>7648</v>
+      </c>
+      <c r="B60" t="s">
+        <v>53</v>
+      </c>
+      <c r="C60" t="s">
+        <v>141</v>
+      </c>
+      <c r="D60" t="s">
+        <v>15</v>
+      </c>
+      <c r="E60" t="s">
+        <v>142</v>
+      </c>
+      <c r="F60" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61">
+        <v>7649</v>
+      </c>
+      <c r="B61" t="s">
+        <v>53</v>
+      </c>
+      <c r="C61" t="s">
+        <v>143</v>
+      </c>
+      <c r="D61" t="s">
+        <v>15</v>
+      </c>
+      <c r="E61" t="s">
+        <v>144</v>
+      </c>
+      <c r="F61" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62">
+        <v>7650</v>
+      </c>
+      <c r="B62" t="s">
+        <v>53</v>
+      </c>
+      <c r="C62" t="s">
+        <v>145</v>
+      </c>
+      <c r="D62" t="s">
+        <v>47</v>
+      </c>
+      <c r="E62" t="s">
+        <v>146</v>
+      </c>
+      <c r="F62" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63">
+        <v>7651</v>
+      </c>
+      <c r="B63" t="s">
+        <v>53</v>
+      </c>
+      <c r="C63" t="s">
+        <v>147</v>
+      </c>
+      <c r="D63" t="s">
+        <v>15</v>
+      </c>
+      <c r="E63" t="s">
+        <v>148</v>
+      </c>
+      <c r="F63" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64">
+        <v>7652</v>
+      </c>
+      <c r="B64" t="s">
+        <v>53</v>
+      </c>
+      <c r="C64" t="s">
+        <v>149</v>
+      </c>
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>150</v>
+      </c>
+      <c r="F64" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65">
+        <v>7653</v>
+      </c>
+      <c r="B65" t="s">
+        <v>53</v>
+      </c>
+      <c r="C65" t="s">
+        <v>151</v>
+      </c>
+      <c r="D65" t="s">
+        <v>152</v>
+      </c>
+      <c r="E65" t="s">
+        <v>153</v>
+      </c>
+      <c r="F65" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66">
+        <v>7654</v>
+      </c>
+      <c r="B66" t="s">
+        <v>53</v>
+      </c>
+      <c r="C66" t="s">
+        <v>154</v>
+      </c>
+      <c r="D66" t="s">
+        <v>15</v>
+      </c>
+      <c r="E66" t="s">
+        <v>155</v>
+      </c>
+      <c r="F66" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67">
+        <v>7655</v>
+      </c>
+      <c r="B67" t="s">
+        <v>53</v>
+      </c>
+      <c r="C67" t="s">
+        <v>156</v>
+      </c>
+      <c r="D67" t="s">
+        <v>30</v>
+      </c>
+      <c r="E67" t="s">
+        <v>157</v>
+      </c>
+      <c r="F67" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68">
+        <v>7656</v>
+      </c>
+      <c r="B68" t="s">
+        <v>53</v>
+      </c>
+      <c r="C68" t="s">
+        <v>158</v>
+      </c>
+      <c r="D68" t="s">
+        <v>159</v>
+      </c>
+      <c r="E68" t="s">
+        <v>160</v>
+      </c>
+      <c r="F68" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69">
+        <v>7657</v>
+      </c>
+      <c r="B69" t="s">
+        <v>53</v>
+      </c>
+      <c r="C69" t="s">
+        <v>161</v>
+      </c>
+      <c r="D69" t="s">
+        <v>21</v>
+      </c>
+      <c r="E69" t="s">
+        <v>162</v>
+      </c>
+      <c r="F69" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70">
+        <v>7658</v>
+      </c>
+      <c r="B70" t="s">
+        <v>53</v>
+      </c>
+      <c r="C70" t="s">
+        <v>163</v>
+      </c>
+      <c r="D70" t="s">
+        <v>18</v>
+      </c>
+      <c r="E70" t="s">
+        <v>164</v>
+      </c>
+      <c r="F70" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>