--- v0 (2026-03-05)
+++ v1 (2026-05-16)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="215" uniqueCount="106">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 116 de 2025</t>
   </si>
   <si>
@@ -106,50 +106,272 @@
     <t>“Requer informações sobre as ações de fiscalização, autuação e aplicação de penalidades relativas a terrenos baldios no Município.”</t>
   </si>
   <si>
     <t>Moção nº 6 de 2026</t>
   </si>
   <si>
     <t>Pavão da Academia</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Insanos Moto Clube – Divisão de Monte Mor, em reconhecimento à sua atuação social e relevante contribuição à comunidade.</t>
   </si>
   <si>
     <t>Moção nº 7 de 2026</t>
   </si>
   <si>
     <t>Camilla Hellen</t>
   </si>
   <si>
     <t>Moção de Aplausos a Rachel Manoela Solera, por sua aprovação no Programa Prontos para o Mundo, iniciativa do Governo do Estado de São Paulo, conquistada por mérito e dedicação</t>
   </si>
   <si>
     <t>Moção nº 8 de 2026</t>
   </si>
   <si>
     <t>Moção de Aplausos à Escola Estadual Professora Carmela Chiara Ginefra – Monte Mor/SP</t>
+  </si>
+  <si>
+    <t>Presença na Sessão nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>Presença na 6ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Indicação nº 191 de 2026</t>
+  </si>
+  <si>
+    <t>Renato Olivatto</t>
+  </si>
+  <si>
+    <t>“Indica ao Poder Executivo o serviço de reparação asfáltica na Rua Fernando Moura de Souza Filho (Antiga Rua 10) do bairro Parque do Café II”</t>
+  </si>
+  <si>
+    <t>Aguardando leitura no Expediente</t>
+  </si>
+  <si>
+    <t>Indicação nº 192 de 2026</t>
+  </si>
+  <si>
+    <t>Professor Adriel</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja avaliada e realizada a criação de bocas de lobo na Rua Cedro do Líbano, no bairro Parque Residencial Figueira, nas proximidades dos números 40 e 43.</t>
+  </si>
+  <si>
+    <t>Indicação nº 193 de 2026</t>
+  </si>
+  <si>
+    <t>Milziane Menezes</t>
+  </si>
+  <si>
+    <t>“Indico ao Poder Executivo a instituição do Programa Municipal ‘Nascer com Amor’, destinado à concessão de kits de higiene e cuidados para bebês às gestantes e mães em situação de vulnerabilidade social no Município de Monte Mor.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 194 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja realizada operação tapa-buracos na Rua Herculano Bernardino da Silva, no bairro Jardim Alvorada, nas proximidades da Estação de Tratamento da Sabesp.</t>
+  </si>
+  <si>
+    <t>Indicação nº 195 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo, estudo técnico para implantação de pista de skate multifuncional com sistema de contenção de águas pluviais na Avenida Ayrton Senna, no Município de Monte Mor</t>
+  </si>
+  <si>
+    <t>Indicação nº 196 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo para que seja realizado o mutirão de exames de ressonância e tomografia.</t>
+  </si>
+  <si>
+    <t>Indicação nº 197 de 2026</t>
+  </si>
+  <si>
+    <t>Edson Silva</t>
+  </si>
+  <si>
+    <t>“Indica ao poder executivo a restauração da pavimentação e estudo de aplicação de técnicas de drenagem ao longo de toda Rua João Giati, Chácaras Meu cantinho.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 198 de 2026</t>
+  </si>
+  <si>
+    <t>Roger Santos</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo técnico, avaliação da Defesa Civil e poda preventiva de árvores de eucalipto localizadas na Avenida Manoel Severino da Silva, estrada de chão do bairro Jardim Moreira</t>
+  </si>
+  <si>
+    <t>Indicação nº 199 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a instalação de sistemas de monitoramento em logradouros públicos próximos a locais em que haja descarte irregular de resíduos sólidos.</t>
+  </si>
+  <si>
+    <t>Indicação nº 200 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja feito o recapeamento asfáltico da Rua São Mateus, no São Clemente.</t>
+  </si>
+  <si>
+    <t>Indicação nº 201 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja realizada operação tapa-buracos em toda a extensão da Rua Torquato Ferreira Lima Filho, localizada no Jardim Paulista.</t>
+  </si>
+  <si>
+    <t>Indicação nº 202 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que sejam realizados serviços de manutenção viária com o uso de máquinas na estrada rural localizada no Bairro Monjolinho, próxima ao Sítio Carlinhos e Deise.</t>
+  </si>
+  <si>
+    <t>Indicação nº 203 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que sejam realizados serviços de manutenção da via e poda/roçagem do mato em toda a extensão da Rua Felismina Sabino de Moraes, localizada no Jardim Paulista.</t>
+  </si>
+  <si>
+    <t>Indicação nº 204 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que sejam realizados serviços de manutenção viária em toda a extensão da Rua 10, especialmente nas proximidades do nº 435, localizada no Jardim Colina 2.</t>
+  </si>
+  <si>
+    <t>Indicação nº 205 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja realizada a revitalização completa da Ponte Miracatu.</t>
+  </si>
+  <si>
+    <t>Indicação nº 206 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao poder executivo passar a máquina na rua 26 (vinte e seis), do bairro de chácaras Recanto das Orquídeas.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 207 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a roçagem e limpeza do mato em toda a extensão da estrada municipal Beraldo Ross Matheus, Monte Mor</t>
+  </si>
+  <si>
+    <t>Indicação nº 208 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo realização de visitação por meio do Departamento de Zoonoses na Rua Silvio Minguzi, chácara primavera altura do 518, visto aparição de escorpiões</t>
+  </si>
+  <si>
+    <t>Indicação nº 209 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja realizada operação tapa-buracos na Rua Vinte e Nove, no bairro Parque do Café, nas proximidades da Praça Guga Bianco.</t>
+  </si>
+  <si>
+    <t>Indicação nº 210 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja realizada operação tapa-buracos na extensão da Rua Geraldo Souza Silva, no bairro Jardim Paulista.</t>
+  </si>
+  <si>
+    <t>Indicação nº 211 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja realizada operação tapa-buracos em toda a extensão da Rua Manoel Otávio de Lima, no bairro Jardim Paulista, com atenção especial ao cruzamento com a Rua Geraldo Souza Silva.</t>
+  </si>
+  <si>
+    <t>Indicação nº 212 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja realizada operação tapa-buracos em toda a extensão da Rua Daniel Buccieri, no bairro Jardim Alvorada.</t>
+  </si>
+  <si>
+    <t>Indicação nº 213 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja realizada operação tapa-buracos ao longo de toda a extensão da Rua Joaquim Estevam de Souza, no bairro Jardim Colina I.</t>
+  </si>
+  <si>
+    <t>Indicação nº 214 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja realizada operação tapa-buracos ao longo da extensão da Rua José Antônio de Novaes, no bairro Jardim Alvorada, com especial atenção nas proximidades dos números 179 e 290.</t>
+  </si>
+  <si>
+    <t>Indicação nº 215 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo realização de visitação por meio do Departamento de Zoonoses na Rua Rouxinol 51, Jardim Itapoan, visto a comunicação de caso de mordida de morcego em animais domésticos.</t>
+  </si>
+  <si>
+    <t>Indicação nº 216 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja realizada operação tapa-buracos no entorno do Terminal Rodoviário Vereador Geraldo Benini, em especial na via localizada em frente ao terminal e na entrada de acesso utilizada pelos ônibus.</t>
+  </si>
+  <si>
+    <t>Indicação nº 217 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja realizada a roçagem e limpeza da área de lazer localizada na Rua Joaquim Rodolpho Fahl, no bairro Jardim São José.</t>
+  </si>
+  <si>
+    <t>Indicação nº 218 de 2026</t>
+  </si>
+  <si>
+    <t>"Indica ao poder executivo o estudo de viabilidade da utilização da técnica de pavimentação solo – cimento em estradas rurais do Município.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 219 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a aquisição de equipamentos e mobiliários para a Unidade de Saúde da Família (USF) Pedro Bachiega, localizada no bairro Jardim Moreira.</t>
+  </si>
+  <si>
+    <t>Moção nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Fundo Social de Solidariedade de Monte Mor – FUNSSOL.</t>
+  </si>
+  <si>
+    <t>Moção nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>Moção de aplausos ao auxiliar de enfermagem Igor Abrange Fideles pelos serviços prestados ao município de Monte Mor.</t>
+  </si>
+  <si>
+    <t>Moção nº 11 de 2026</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Cadastro Único e Programa Bolsa Família de Monte Mor.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -441,61 +663,61 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="204.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="212" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
@@ -653,50 +875,707 @@
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7568</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>7607</v>
+      </c>
+      <c r="B11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>7573</v>
+      </c>
+      <c r="B12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>7574</v>
+      </c>
+      <c r="B13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>7575</v>
+      </c>
+      <c r="B14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" t="s">
+        <v>45</v>
+      </c>
+      <c r="F14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>7576</v>
+      </c>
+      <c r="B15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E15" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>7577</v>
+      </c>
+      <c r="B16" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" t="s">
+        <v>48</v>
+      </c>
+      <c r="D16" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>7578</v>
+      </c>
+      <c r="B17" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s">
+        <v>51</v>
+      </c>
+      <c r="F17" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>7579</v>
+      </c>
+      <c r="B18" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" t="s">
+        <v>53</v>
+      </c>
+      <c r="E18" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>7580</v>
+      </c>
+      <c r="B19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" t="s">
+        <v>57</v>
+      </c>
+      <c r="F19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>7581</v>
+      </c>
+      <c r="B20" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
+        <v>59</v>
+      </c>
+      <c r="F20" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>7582</v>
+      </c>
+      <c r="B21" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" t="s">
+        <v>60</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
+        <v>61</v>
+      </c>
+      <c r="F21" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>7583</v>
+      </c>
+      <c r="B22" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" t="s">
+        <v>41</v>
+      </c>
+      <c r="E22" t="s">
+        <v>63</v>
+      </c>
+      <c r="F22" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>7584</v>
+      </c>
+      <c r="B23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23" t="s">
+        <v>64</v>
+      </c>
+      <c r="D23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" t="s">
+        <v>65</v>
+      </c>
+      <c r="F23" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>7585</v>
+      </c>
+      <c r="B24" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" t="s">
+        <v>67</v>
+      </c>
+      <c r="F24" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>7586</v>
+      </c>
+      <c r="B25" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" t="s">
+        <v>68</v>
+      </c>
+      <c r="D25" t="s">
+        <v>41</v>
+      </c>
+      <c r="E25" t="s">
+        <v>69</v>
+      </c>
+      <c r="F25" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>7587</v>
+      </c>
+      <c r="B26" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" t="s">
+        <v>70</v>
+      </c>
+      <c r="D26" t="s">
+        <v>41</v>
+      </c>
+      <c r="E26" t="s">
+        <v>71</v>
+      </c>
+      <c r="F26" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>7588</v>
+      </c>
+      <c r="B27" t="s">
+        <v>35</v>
+      </c>
+      <c r="C27" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" t="s">
+        <v>53</v>
+      </c>
+      <c r="E27" t="s">
+        <v>73</v>
+      </c>
+      <c r="F27" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>7589</v>
+      </c>
+      <c r="B28" t="s">
+        <v>35</v>
+      </c>
+      <c r="C28" t="s">
+        <v>74</v>
+      </c>
+      <c r="D28" t="s">
+        <v>28</v>
+      </c>
+      <c r="E28" t="s">
+        <v>75</v>
+      </c>
+      <c r="F28" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>7590</v>
+      </c>
+      <c r="B29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C29" t="s">
+        <v>76</v>
+      </c>
+      <c r="D29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E29" t="s">
+        <v>77</v>
+      </c>
+      <c r="F29" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>7591</v>
+      </c>
+      <c r="B30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C30" t="s">
+        <v>78</v>
+      </c>
+      <c r="D30" t="s">
+        <v>41</v>
+      </c>
+      <c r="E30" t="s">
+        <v>79</v>
+      </c>
+      <c r="F30" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>7592</v>
+      </c>
+      <c r="B31" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" t="s">
+        <v>80</v>
+      </c>
+      <c r="D31" t="s">
+        <v>41</v>
+      </c>
+      <c r="E31" t="s">
+        <v>81</v>
+      </c>
+      <c r="F31" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>7593</v>
+      </c>
+      <c r="B32" t="s">
+        <v>35</v>
+      </c>
+      <c r="C32" t="s">
+        <v>82</v>
+      </c>
+      <c r="D32" t="s">
+        <v>41</v>
+      </c>
+      <c r="E32" t="s">
+        <v>83</v>
+      </c>
+      <c r="F32" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33">
+        <v>7594</v>
+      </c>
+      <c r="B33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C33" t="s">
+        <v>84</v>
+      </c>
+      <c r="D33" t="s">
+        <v>41</v>
+      </c>
+      <c r="E33" t="s">
+        <v>85</v>
+      </c>
+      <c r="F33" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34">
+        <v>7595</v>
+      </c>
+      <c r="B34" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" t="s">
+        <v>86</v>
+      </c>
+      <c r="D34" t="s">
+        <v>41</v>
+      </c>
+      <c r="E34" t="s">
+        <v>87</v>
+      </c>
+      <c r="F34" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35">
+        <v>7597</v>
+      </c>
+      <c r="B35" t="s">
+        <v>35</v>
+      </c>
+      <c r="C35" t="s">
+        <v>88</v>
+      </c>
+      <c r="D35" t="s">
+        <v>41</v>
+      </c>
+      <c r="E35" t="s">
+        <v>89</v>
+      </c>
+      <c r="F35" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36">
+        <v>7598</v>
+      </c>
+      <c r="B36" t="s">
+        <v>35</v>
+      </c>
+      <c r="C36" t="s">
+        <v>90</v>
+      </c>
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" t="s">
+        <v>91</v>
+      </c>
+      <c r="F36" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37">
+        <v>7599</v>
+      </c>
+      <c r="B37" t="s">
+        <v>35</v>
+      </c>
+      <c r="C37" t="s">
+        <v>92</v>
+      </c>
+      <c r="D37" t="s">
+        <v>41</v>
+      </c>
+      <c r="E37" t="s">
+        <v>93</v>
+      </c>
+      <c r="F37" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38">
+        <v>7600</v>
+      </c>
+      <c r="B38" t="s">
+        <v>35</v>
+      </c>
+      <c r="C38" t="s">
+        <v>94</v>
+      </c>
+      <c r="D38" t="s">
+        <v>41</v>
+      </c>
+      <c r="E38" t="s">
+        <v>95</v>
+      </c>
+      <c r="F38" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39">
+        <v>7601</v>
+      </c>
+      <c r="B39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C39" t="s">
+        <v>96</v>
+      </c>
+      <c r="D39" t="s">
+        <v>53</v>
+      </c>
+      <c r="E39" t="s">
+        <v>97</v>
+      </c>
+      <c r="F39" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40">
+        <v>7602</v>
+      </c>
+      <c r="B40" t="s">
+        <v>35</v>
+      </c>
+      <c r="C40" t="s">
+        <v>98</v>
+      </c>
+      <c r="D40" t="s">
+        <v>56</v>
+      </c>
+      <c r="E40" t="s">
+        <v>99</v>
+      </c>
+      <c r="F40" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41">
+        <v>7604</v>
+      </c>
+      <c r="B41" t="s">
+        <v>35</v>
+      </c>
+      <c r="C41" t="s">
+        <v>100</v>
+      </c>
+      <c r="D41" t="s">
+        <v>56</v>
+      </c>
+      <c r="E41" t="s">
+        <v>101</v>
+      </c>
+      <c r="F41" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42">
+        <v>7605</v>
+      </c>
+      <c r="B42" t="s">
+        <v>35</v>
+      </c>
+      <c r="C42" t="s">
+        <v>102</v>
+      </c>
+      <c r="D42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" t="s">
+        <v>103</v>
+      </c>
+      <c r="F42" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43">
+        <v>7606</v>
+      </c>
+      <c r="B43" t="s">
+        <v>35</v>
+      </c>
+      <c r="C43" t="s">
+        <v>104</v>
+      </c>
+      <c r="D43" t="s">
+        <v>56</v>
+      </c>
+      <c r="E43" t="s">
+        <v>105</v>
+      </c>
+      <c r="F43" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>