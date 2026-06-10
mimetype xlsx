--- v0 (2026-02-06)
+++ v1 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="186">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento nº 1 de 2026</t>
   </si>
   <si>
@@ -70,50 +70,548 @@
     <t>Moção nº 31 de 2025</t>
   </si>
   <si>
     <t>Roger Santos</t>
   </si>
   <si>
     <t>Moção de Aplausos à equipe do PAET (Programa de Apoio ao Emprego e Trabalho) pelo trabalho desenvolvido em parceria com o PAT (Posto de Atendimento ao Trabalhador) e o Sebrae (Serviço Brasileiro de Apoio às Micro e Pequenas Empresas).</t>
   </si>
   <si>
     <t>Moção nº 1 de 2026</t>
   </si>
   <si>
     <t>Beto Carvalho</t>
   </si>
   <si>
     <t>Moção de Aplausos à Secretaria de Editoração e Publicações do Senado Federal, à ABEL – Associação Brasileira das Escolas do Legislativo e de Contas e à Câmara Municipal de Pouso Alegre - MG pela parceria existente a favor da educação legislativa para cidadania através da produção de livros e revistas nos formatos digitais e impressos com linguagem simples.</t>
   </si>
   <si>
     <t>Moção nº 2 de 2026</t>
   </si>
   <si>
     <t>Wal da Farmácia</t>
   </si>
   <si>
     <t>Moção de Aplauso a Associação Cultural e Comunitária Prima por meio da Rádio Prima FM 105.9 de Monte Mor pelos 30 (trinta) anos de fundação.</t>
+  </si>
+  <si>
+    <t>Presença na Sessão nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Presença na 2ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a denominação da rua 04 (quatro) do Loteamento Sítios de Recreio Recanto do Bosque,  Monte Mor- SP.”</t>
+  </si>
+  <si>
+    <t>Aguardando leitura no Expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a denominação da rua 05 (cinco) do Loteamento Sítios de Recreio Recanto do Bosque,  Monte Mor- SP.”</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a denominação da praça situada no loteamento Jardim Santo Antônio, em Monte Mor/SP.”</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>Alexandre Pinheiro</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a denominação da Rua 02 (Dois) do loteamento Jardim Vila Rica.”</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a denominação da Rua 15 A (Quinze A) do loteamento Chácaras Recreio Planalto.”</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Milziane Menezes</t>
+  </si>
+  <si>
+    <t>Concede honraria que especifica</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Clair Gomes</t>
+  </si>
+  <si>
+    <t>Concede honraria que especifica.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Concede honrarias que especifica</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Edson Silva</t>
+  </si>
+  <si>
+    <t>Concede honrarias ao Sr. Padre Diego Nogueira Scarano</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>Professor Adriel</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Montemorense a Carlos Alberto Rolin Zarattini.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>Bruno Leite</t>
+  </si>
+  <si>
+    <t>Concede honrarias ao Sr. Olver Pereira dos Santos.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Indicação nº 23 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao Poder Executivo a instalação de uma porta automática na Policlinica Municipal Dr. José Carlos Bertoni.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 24 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao Poder Executivo a implantação de uma rampa de acesso para cadeirantes na Policlinica Municipal Dr. José Carlos Bertoni.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 25 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a roçagem e limpeza do mato no Upa João Brischi, na Rua Ana Iorgaciof Siqueira, 65 - Jardim Paulista</t>
+  </si>
+  <si>
+    <t>Indicação nº 26 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a transformação dos cargos de Auxiliar de Enfermagem em Técnico de Enfermagem no quadro de servidores do município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 27 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a roçagem e a manutenção da viela entre as ruas João Paulo Rodrigues de Lima e Maria de Lourdes Santos, no Jardim Nova Alvorada.</t>
+  </si>
+  <si>
+    <t>Indicação nº 28 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a roçagem e a manutenção da viela entre as ruas Sebastião de Moura da Silva e Cicero Mendes da Silva, no Jardim Nova Alvorada.</t>
+  </si>
+  <si>
+    <t>Indicação nº 29 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a roçagem e a manutenção da viela entre as ruas Jacques Coelho da Silva e Benedita Martins dos Santos, no Jardim Nova Alvorada.</t>
+  </si>
+  <si>
+    <t>Indicação nº 30 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a aquisição de dois aparelhos de ultrassonografia (efast) para a UPA João Brischi.</t>
+  </si>
+  <si>
+    <t>Indicação nº 31 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja feito uma praça na Rua Santa Rita De Cassia, no Jardim Paulista</t>
+  </si>
+  <si>
+    <t>Indicação nº 32 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que viabilize estudos para a construção de um portal na entrada do bairro Jardim Paulista.</t>
+  </si>
+  <si>
+    <t>Indicação nº 33 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a aquisição de novos computadores e impressoras para a Policlínica.</t>
+  </si>
+  <si>
+    <t>Indicação nº 34 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção de providências administrativas para adequação à Lei Federal nº 15.250/2025, que regulamenta a profissão de Condutor de Ambulância</t>
+  </si>
+  <si>
+    <t>Indicação nº 35 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao poder executivo a manutenção na calçada e no coletor de águas pluviais na Rua Angelina Scarassatti Vignando N.º 174, Parque do Café 1.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 36 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo realizar ações de manutenção nas calçadas existentes na Avenida Jânio Quadros no trecho compreendido entre os números 1000 ao número 2889.</t>
+  </si>
+  <si>
+    <t>Indicação nº 37 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo realizar corte/poda de árvore na Rua Antonio Milan, defronte ao número 15, Vila São José.</t>
+  </si>
+  <si>
+    <t>Indicação nº 38 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo realizar estudos de viabilidade para alteração do sentido do tráfego de veículos na Avenida Luiz Gonzaga do Nascimento na altura compreendida entre os números 377 a 1110, no Jardim Paulista, para ampliação de vagas de estacionamento na referida via.</t>
+  </si>
+  <si>
+    <t>Indicação nº 39 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao poder executivo a manutenção asfáltica na Rua João de Deus Sproesser, em frente ao N.º 231, Parque Residencial São Clemente.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 40 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a implantação de uma Policlínica junto a região do Jardim Paulista.</t>
+  </si>
+  <si>
+    <t>Indicação nº 41 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a implantação de coleta seletiva de lixo reciclável em nosso Município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 42 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a implantação da Casa do Autista no Município de Monte Mor.</t>
+  </si>
+  <si>
+    <t>Indicação nº 43 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao poder executivo a manutenção asfáltica da Rua Ednaldo Cirilo da Silva, Parque Bela Vista.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 44 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a inclusão das cuidadoras e auxiliares escolares como servidores dos quadros do magistério.</t>
+  </si>
+  <si>
+    <t>Indicação nº 45 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao poder executivo que seja feita a pintura horizontal de uma faixa de pedestre na rua Ednaldo Cirilo da Silva próxima a entrada do Posto de Combustível, Parque Bela Vista.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 46 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a construção de canaleta tipo sargentão em concreto, nas confluências das Ruas Humberto Forchetti e Benedito Matheus Filho no Jardim Vitória</t>
+  </si>
+  <si>
+    <t>Indicação nº 47 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao poder executivo a pintura de sinalização dos redutores de velocidade na Rua Ednaldo Cirilo da Silva, em frente aos números 273 B e 240, Parque Bela Vista.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 48 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja realizada a manutenção da via, com encascalhamento, na Rua Luiz Paulo Silveira, esquina com a Rua Deusdete Moreno Silva, no Jardim Colina I.</t>
+  </si>
+  <si>
+    <t>Indicação nº 49 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a pavimentação asfáltica da via localizada na Rua João Gonçalves dos Santos, no Jardim Nova Alvorada, no trecho de ligação com a Rua Sebastião Antônio Gonçalves, no Pq Res. São Clemente.</t>
+  </si>
+  <si>
+    <t>Indicação nº 50 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja realizada a roçagem do mato em área verde localizada na Rua Rua João Gonçalves dos Santos, no Jardim Nova Alvorada, defronte ao nº 30.</t>
+  </si>
+  <si>
+    <t>Indicação nº 51 de 2026</t>
+  </si>
+  <si>
+    <t>Camilla Hellen</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja disponibilizada caçamba para descarte de lixo no Bairro Estância dos Reis</t>
+  </si>
+  <si>
+    <t>Indicação nº 52 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a manutenção e colocação de  pedras na rua Mario leite costa, localizada no bairro Estância das Águas</t>
+  </si>
+  <si>
+    <t>Indicação nº 53 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao executivo a troca da lâmpada do poste de iluminação, situado na rua Francisco Ferraz, 05, Jardim Campos Dourado.</t>
+  </si>
+  <si>
+    <t>Indicação nº 54 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao executivo a troca da lâmpada do poste de iluminação, situado na rua José Penteado, em frente ao 250, Jardim San Remo, na esquina da Escola EM Sam Remo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 55 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao executivo a troca da lâmpada do poste de iluminação, situado na rua Rafael Dias, 311 A, Jardim Campos Dourado.</t>
+  </si>
+  <si>
+    <t>Indicação nº 56 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao executivo a limpeza da viela na rua Flávia de Paula Bauer, ao lado do nº 144, Jardim Campos Dourado”.</t>
+  </si>
+  <si>
+    <t>Indicação nº 57 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao executivo a limpeza da praça e desobstrução da tubulação de esgoto no centro do local, na rua Shirlei Aparecida de Jesus Costa, em frente do nº 814, Parque Residencial Café II”.</t>
+  </si>
+  <si>
+    <t>Indicação nº 58 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, pintura e sinalização de lombada na Rua Geraldo Grossi Bairro Said Jorge</t>
+  </si>
+  <si>
+    <t>Indicação nº 59 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, pintura e sinalização de lombada na Rua Henrique Camargo Bairro Said Jorge</t>
+  </si>
+  <si>
+    <t>Indicação nº 60 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, pintura e sinalização de lombada na Rua Henrique Colete Bairro Said Jorge</t>
+  </si>
+  <si>
+    <t>Indicação nº 61 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a realização de serviços de nivelamento e patrolamento na Rua Jaime Pires de Campos, altura do nº 320, Bairro Chácara Recanto Mirim</t>
+  </si>
+  <si>
+    <t>Indicação nº 62 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a implantação de faixa de pedestres na Rua Capitão Aguirre, altura do nº 370, em frente à portaria do Condomínio Bela Vista, Centro</t>
+  </si>
+  <si>
+    <t>Indicação nº 63 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao executivo a limpeza da praça Guga Bianco, situado na rua José Florentino da Silva, 10, Jardim Alvorada”.</t>
+  </si>
+  <si>
+    <t>Indicação nº 64 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, operação tapa buraco e recapeamento na rua São Judas Tadeu, do bairro Jd. São Clemente</t>
+  </si>
+  <si>
+    <t>Indicação nº 65 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo os estudos de viabilidade para regularização do SAE – Serviço de Atendimento Emergencial do município de Monte Mor.</t>
+  </si>
+  <si>
+    <t>Indicação nº 66 de 2026</t>
+  </si>
+  <si>
+    <t>“Indico ao Poder Executivo realizar a retomada do Programa de Recuperação Fiscal (REFIS).”</t>
+  </si>
+  <si>
+    <t>Indicação nº 67 de 2026</t>
+  </si>
+  <si>
+    <t>“Indico ao Poder Executivo a realização de estudos visando à instalação de lombadas ecológicas em vias públicas do município.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 68 de 2026</t>
+  </si>
+  <si>
+    <t>“Indico ao Poder Executivo realizar vistoria na viela localizada nas proximidades do imóvel situado na Rua Otacílio Dias Santana (antiga 5), nº 520 A, Jardim Paulista.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 69 de 2026</t>
+  </si>
+  <si>
+    <t>“Indico ao Poder Executivo o serviço de troca de lâmpada próximo ao ponto de ônibus em frente a rodovia SP 101, no bairro Jardim Paulista.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 70 de 2026</t>
+  </si>
+  <si>
+    <t>“Indico ao Poder Executivo a poda das árvores localizadas na praça da Bíblia, no Jardim Paulista.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 71 de 2026</t>
+  </si>
+  <si>
+    <t>“Indico ao Poder Executivo a retirada de galhos de árvores na rua Vicente Pereira Gonçalves, próximo ao nº 87, no loteamento Jardim Paviotti.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 72 de 2026</t>
+  </si>
+  <si>
+    <t>“Indico ao Poder Executivo poda do mato e à retirada de móveis descartados de forma irregular na calçada, localizados na Rua Salomão Haddad Baruque, esquina com a Rua Sílvio Minguzzi, Centro.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 73 de 2026</t>
+  </si>
+  <si>
+    <t>“Indico ao Poder Executivo poda do mato na praça  ipê Amarelo, localizada entre as ruas Quatro e Cinco, bairro Sítios de Recreio Recanto do Bosque.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 74 de 2026</t>
+  </si>
+  <si>
+    <t>“Indico ao Poder Executivo realizar o serviço de remoção de lixo e entulho localizado no final da Rua Alício de Camargo, no bairro Jardim Moreira.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 75 de 2026</t>
+  </si>
+  <si>
+    <t>“Indico ao Poder Executivo o serviço de troca de lâmpada na Rua Diego Ruiz Melatti, próximo ao nº 168, Jardim Moreira.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 76 de 2026</t>
+  </si>
+  <si>
+    <t>“Indico ao Poder Executivo a manutenção do acesso que liga as Chácaras de Recreio Umuarama a Chácaras Meu Cantinho</t>
+  </si>
+  <si>
+    <t>Indicação nº 77 de 2026</t>
+  </si>
+  <si>
+    <t>Andrea Garcia</t>
+  </si>
+  <si>
+    <t>“Indico ao Poder Executivo a ampliação do número de coletores de lixo na Praça Coronel Domingos Ferreira”.</t>
+  </si>
+  <si>
+    <t>Indicação nº 78 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao poder executivo que seja feita a manutenção no pavimento da ponte localizada na travessa São Benedito,Vila Faride Calil.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 79 de 2026</t>
+  </si>
+  <si>
+    <t>Renato Olivatto</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a realização de rebaixamento de guia na Av. Jânio Quadros, na faixa de pedestres em frente ao Hospital Sagrado Coração de Jesus.</t>
+  </si>
+  <si>
+    <t>Indicação nº 80 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja avaliada e realizada a execução de recapeamento asfáltico na Rua Joaquim Benedito Pinheiro, tendo em vista as condições atuais da via, no Jd Fortuna.</t>
+  </si>
+  <si>
+    <t>Indicação nº 81 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja realizada a manutenção com nivelamento das Ruas 06, 05, 10, 18, 19, bem como da Estrada Municipal Monte Mor, localizadas no Bairro Recanto das Orquídeas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 82 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja realizada a manutenção e o nivelamento das Ruas 14, 35 e 36, localizadas no bairro Jardim Colina I.</t>
+  </si>
+  <si>
+    <t>Indicação nº 83 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao poder executivo a manutenção asfáltica da Rua Clarinda Maria Covise Gava, Jardim Paulista”</t>
+  </si>
+  <si>
+    <t>Indicação nº 84 de 2026</t>
+  </si>
+  <si>
+    <t>“Indica ao poder executivo a pintura de sinalização dos redutores de velocidade na Rua Raimundo Nonato de Andrade, em frente ao Mercado Dia %, Jardim Itapoan.”</t>
+  </si>
+  <si>
+    <t>Moção nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Banco de Alimentos CEAGESP – BAC do entreposto de Piracicaba - CEPIR</t>
+  </si>
+  <si>
+    <t>Moção nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Andrea Garcia,Beto Carvalho,Bruno Leite,Camilla Hellen,Clair Gomes,Edson Silva,João do Bar,Milziane Menezes,Pavão da Academia,Professor Adriel,Renato Olivatto,Roger Santos,Wal da Farmácia</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Exmo Sr. Governador Tarcísio Gomes de Freitas, uma atenção especial à recuperação da malha asfáltica do Município de Monte Mor.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -405,60 +903,60 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:F82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="19" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="38.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="173.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -517,50 +1015,1587 @@
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>7332</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>7434</v>
+      </c>
+      <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>7424</v>
+      </c>
+      <c r="B7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>7427</v>
+      </c>
+      <c r="B8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>7429</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>7430</v>
+      </c>
+      <c r="B10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" t="s">
+        <v>33</v>
+      </c>
+      <c r="F10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>7431</v>
+      </c>
+      <c r="B11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>7396</v>
+      </c>
+      <c r="B12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>7399</v>
+      </c>
+      <c r="B13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>7402</v>
+      </c>
+      <c r="B14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>7407</v>
+      </c>
+      <c r="B15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" t="s">
+        <v>46</v>
+      </c>
+      <c r="F15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>7411</v>
+      </c>
+      <c r="B16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>7414</v>
+      </c>
+      <c r="B17" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" t="s">
+        <v>51</v>
+      </c>
+      <c r="E17" t="s">
+        <v>52</v>
+      </c>
+      <c r="F17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>7417</v>
+      </c>
+      <c r="B18" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" t="s">
+        <v>53</v>
+      </c>
+      <c r="D18" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" t="s">
+        <v>41</v>
+      </c>
+      <c r="F18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>7358</v>
+      </c>
+      <c r="B19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" t="s">
+        <v>54</v>
+      </c>
+      <c r="D19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" t="s">
+        <v>55</v>
+      </c>
+      <c r="F19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>7359</v>
+      </c>
+      <c r="B20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" t="s">
+        <v>57</v>
+      </c>
+      <c r="F20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>7360</v>
+      </c>
+      <c r="B21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
+        <v>59</v>
+      </c>
+      <c r="F21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>7361</v>
+      </c>
+      <c r="B22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>7362</v>
+      </c>
+      <c r="B23" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" t="s">
+        <v>62</v>
+      </c>
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" t="s">
+        <v>63</v>
+      </c>
+      <c r="F23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>7363</v>
+      </c>
+      <c r="B24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" t="s">
+        <v>65</v>
+      </c>
+      <c r="F24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>7364</v>
+      </c>
+      <c r="B25" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" t="s">
+        <v>66</v>
+      </c>
+      <c r="D25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" t="s">
+        <v>67</v>
+      </c>
+      <c r="F25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>7365</v>
+      </c>
+      <c r="B26" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" t="s">
+        <v>68</v>
+      </c>
+      <c r="D26" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" t="s">
+        <v>69</v>
+      </c>
+      <c r="F26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>7366</v>
+      </c>
+      <c r="B27" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" t="s">
+        <v>70</v>
+      </c>
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" t="s">
+        <v>71</v>
+      </c>
+      <c r="F27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>7367</v>
+      </c>
+      <c r="B28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" t="s">
+        <v>73</v>
+      </c>
+      <c r="F28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>7368</v>
+      </c>
+      <c r="B29" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" t="s">
+        <v>74</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" t="s">
+        <v>75</v>
+      </c>
+      <c r="F29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>7369</v>
+      </c>
+      <c r="B30" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" t="s">
+        <v>76</v>
+      </c>
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" t="s">
+        <v>77</v>
+      </c>
+      <c r="F30" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>7370</v>
+      </c>
+      <c r="B31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" t="s">
+        <v>78</v>
+      </c>
+      <c r="D31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E31" t="s">
+        <v>79</v>
+      </c>
+      <c r="F31" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>7371</v>
+      </c>
+      <c r="B32" t="s">
+        <v>23</v>
+      </c>
+      <c r="C32" t="s">
+        <v>80</v>
+      </c>
+      <c r="D32" t="s">
+        <v>18</v>
+      </c>
+      <c r="E32" t="s">
+        <v>81</v>
+      </c>
+      <c r="F32" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33">
+        <v>7372</v>
+      </c>
+      <c r="B33" t="s">
+        <v>23</v>
+      </c>
+      <c r="C33" t="s">
+        <v>82</v>
+      </c>
+      <c r="D33" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33" t="s">
+        <v>83</v>
+      </c>
+      <c r="F33" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34">
+        <v>7373</v>
+      </c>
+      <c r="B34" t="s">
+        <v>23</v>
+      </c>
+      <c r="C34" t="s">
+        <v>84</v>
+      </c>
+      <c r="D34" t="s">
+        <v>18</v>
+      </c>
+      <c r="E34" t="s">
+        <v>85</v>
+      </c>
+      <c r="F34" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35">
+        <v>7374</v>
+      </c>
+      <c r="B35" t="s">
+        <v>23</v>
+      </c>
+      <c r="C35" t="s">
+        <v>86</v>
+      </c>
+      <c r="D35" t="s">
+        <v>45</v>
+      </c>
+      <c r="E35" t="s">
+        <v>87</v>
+      </c>
+      <c r="F35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36">
+        <v>7375</v>
+      </c>
+      <c r="B36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C36" t="s">
+        <v>88</v>
+      </c>
+      <c r="D36" t="s">
+        <v>18</v>
+      </c>
+      <c r="E36" t="s">
+        <v>89</v>
+      </c>
+      <c r="F36" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37">
+        <v>7376</v>
+      </c>
+      <c r="B37" t="s">
+        <v>23</v>
+      </c>
+      <c r="C37" t="s">
+        <v>90</v>
+      </c>
+      <c r="D37" t="s">
+        <v>18</v>
+      </c>
+      <c r="E37" t="s">
+        <v>91</v>
+      </c>
+      <c r="F37" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38">
+        <v>7377</v>
+      </c>
+      <c r="B38" t="s">
+        <v>23</v>
+      </c>
+      <c r="C38" t="s">
+        <v>92</v>
+      </c>
+      <c r="D38" t="s">
+        <v>18</v>
+      </c>
+      <c r="E38" t="s">
+        <v>93</v>
+      </c>
+      <c r="F38" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39">
+        <v>7378</v>
+      </c>
+      <c r="B39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C39" t="s">
+        <v>94</v>
+      </c>
+      <c r="D39" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" t="s">
+        <v>95</v>
+      </c>
+      <c r="F39" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40">
+        <v>7379</v>
+      </c>
+      <c r="B40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C40" t="s">
+        <v>96</v>
+      </c>
+      <c r="D40" t="s">
+        <v>18</v>
+      </c>
+      <c r="E40" t="s">
+        <v>97</v>
+      </c>
+      <c r="F40" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41">
+        <v>7380</v>
+      </c>
+      <c r="B41" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" t="s">
+        <v>98</v>
+      </c>
+      <c r="D41" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" t="s">
+        <v>99</v>
+      </c>
+      <c r="F41" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42">
+        <v>7381</v>
+      </c>
+      <c r="B42" t="s">
+        <v>23</v>
+      </c>
+      <c r="C42" t="s">
+        <v>100</v>
+      </c>
+      <c r="D42" t="s">
+        <v>18</v>
+      </c>
+      <c r="E42" t="s">
+        <v>101</v>
+      </c>
+      <c r="F42" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43">
+        <v>7382</v>
+      </c>
+      <c r="B43" t="s">
+        <v>23</v>
+      </c>
+      <c r="C43" t="s">
+        <v>102</v>
+      </c>
+      <c r="D43" t="s">
+        <v>45</v>
+      </c>
+      <c r="E43" t="s">
+        <v>103</v>
+      </c>
+      <c r="F43" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44">
+        <v>7383</v>
+      </c>
+      <c r="B44" t="s">
+        <v>23</v>
+      </c>
+      <c r="C44" t="s">
+        <v>104</v>
+      </c>
+      <c r="D44" t="s">
+        <v>48</v>
+      </c>
+      <c r="E44" t="s">
+        <v>105</v>
+      </c>
+      <c r="F44" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45">
+        <v>7384</v>
+      </c>
+      <c r="B45" t="s">
+        <v>23</v>
+      </c>
+      <c r="C45" t="s">
+        <v>106</v>
+      </c>
+      <c r="D45" t="s">
+        <v>48</v>
+      </c>
+      <c r="E45" t="s">
+        <v>107</v>
+      </c>
+      <c r="F45" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46">
+        <v>7385</v>
+      </c>
+      <c r="B46" t="s">
+        <v>23</v>
+      </c>
+      <c r="C46" t="s">
+        <v>108</v>
+      </c>
+      <c r="D46" t="s">
+        <v>48</v>
+      </c>
+      <c r="E46" t="s">
+        <v>109</v>
+      </c>
+      <c r="F46" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47">
+        <v>7386</v>
+      </c>
+      <c r="B47" t="s">
+        <v>23</v>
+      </c>
+      <c r="C47" t="s">
+        <v>110</v>
+      </c>
+      <c r="D47" t="s">
+        <v>111</v>
+      </c>
+      <c r="E47" t="s">
+        <v>112</v>
+      </c>
+      <c r="F47" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48">
+        <v>7387</v>
+      </c>
+      <c r="B48" t="s">
+        <v>23</v>
+      </c>
+      <c r="C48" t="s">
+        <v>113</v>
+      </c>
+      <c r="D48" t="s">
+        <v>111</v>
+      </c>
+      <c r="E48" t="s">
+        <v>114</v>
+      </c>
+      <c r="F48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49">
+        <v>7388</v>
+      </c>
+      <c r="B49" t="s">
+        <v>23</v>
+      </c>
+      <c r="C49" t="s">
+        <v>115</v>
+      </c>
+      <c r="D49" t="s">
+        <v>40</v>
+      </c>
+      <c r="E49" t="s">
+        <v>116</v>
+      </c>
+      <c r="F49" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50">
+        <v>7389</v>
+      </c>
+      <c r="B50" t="s">
+        <v>23</v>
+      </c>
+      <c r="C50" t="s">
+        <v>117</v>
+      </c>
+      <c r="D50" t="s">
+        <v>40</v>
+      </c>
+      <c r="E50" t="s">
+        <v>118</v>
+      </c>
+      <c r="F50" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51">
+        <v>7390</v>
+      </c>
+      <c r="B51" t="s">
+        <v>23</v>
+      </c>
+      <c r="C51" t="s">
+        <v>119</v>
+      </c>
+      <c r="D51" t="s">
+        <v>40</v>
+      </c>
+      <c r="E51" t="s">
+        <v>120</v>
+      </c>
+      <c r="F51" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52">
+        <v>7391</v>
+      </c>
+      <c r="B52" t="s">
+        <v>23</v>
+      </c>
+      <c r="C52" t="s">
+        <v>121</v>
+      </c>
+      <c r="D52" t="s">
+        <v>40</v>
+      </c>
+      <c r="E52" t="s">
+        <v>122</v>
+      </c>
+      <c r="F52" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53">
+        <v>7392</v>
+      </c>
+      <c r="B53" t="s">
+        <v>23</v>
+      </c>
+      <c r="C53" t="s">
+        <v>123</v>
+      </c>
+      <c r="D53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E53" t="s">
+        <v>124</v>
+      </c>
+      <c r="F53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54">
+        <v>7393</v>
+      </c>
+      <c r="B54" t="s">
+        <v>23</v>
+      </c>
+      <c r="C54" t="s">
+        <v>125</v>
+      </c>
+      <c r="D54" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" t="s">
+        <v>126</v>
+      </c>
+      <c r="F54" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55">
+        <v>7394</v>
+      </c>
+      <c r="B55" t="s">
+        <v>23</v>
+      </c>
+      <c r="C55" t="s">
+        <v>127</v>
+      </c>
+      <c r="D55" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" t="s">
+        <v>128</v>
+      </c>
+      <c r="F55" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56">
+        <v>7395</v>
+      </c>
+      <c r="B56" t="s">
+        <v>23</v>
+      </c>
+      <c r="C56" t="s">
+        <v>129</v>
+      </c>
+      <c r="D56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" t="s">
+        <v>130</v>
+      </c>
+      <c r="F56" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57">
+        <v>7397</v>
+      </c>
+      <c r="B57" t="s">
+        <v>23</v>
+      </c>
+      <c r="C57" t="s">
+        <v>131</v>
+      </c>
+      <c r="D57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" t="s">
+        <v>132</v>
+      </c>
+      <c r="F57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58">
+        <v>7398</v>
+      </c>
+      <c r="B58" t="s">
+        <v>23</v>
+      </c>
+      <c r="C58" t="s">
+        <v>133</v>
+      </c>
+      <c r="D58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" t="s">
+        <v>134</v>
+      </c>
+      <c r="F58" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59">
+        <v>7400</v>
+      </c>
+      <c r="B59" t="s">
+        <v>23</v>
+      </c>
+      <c r="C59" t="s">
+        <v>135</v>
+      </c>
+      <c r="D59" t="s">
+        <v>40</v>
+      </c>
+      <c r="E59" t="s">
+        <v>136</v>
+      </c>
+      <c r="F59" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60">
+        <v>7401</v>
+      </c>
+      <c r="B60" t="s">
+        <v>23</v>
+      </c>
+      <c r="C60" t="s">
+        <v>137</v>
+      </c>
+      <c r="D60" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" t="s">
+        <v>138</v>
+      </c>
+      <c r="F60" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61">
+        <v>7403</v>
+      </c>
+      <c r="B61" t="s">
+        <v>23</v>
+      </c>
+      <c r="C61" t="s">
+        <v>139</v>
+      </c>
+      <c r="D61" t="s">
+        <v>18</v>
+      </c>
+      <c r="E61" t="s">
+        <v>140</v>
+      </c>
+      <c r="F61" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62">
+        <v>7404</v>
+      </c>
+      <c r="B62" t="s">
+        <v>23</v>
+      </c>
+      <c r="C62" t="s">
+        <v>141</v>
+      </c>
+      <c r="D62" t="s">
+        <v>32</v>
+      </c>
+      <c r="E62" t="s">
+        <v>142</v>
+      </c>
+      <c r="F62" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63">
+        <v>7405</v>
+      </c>
+      <c r="B63" t="s">
+        <v>23</v>
+      </c>
+      <c r="C63" t="s">
+        <v>143</v>
+      </c>
+      <c r="D63" t="s">
+        <v>32</v>
+      </c>
+      <c r="E63" t="s">
+        <v>144</v>
+      </c>
+      <c r="F63" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64">
+        <v>7406</v>
+      </c>
+      <c r="B64" t="s">
+        <v>23</v>
+      </c>
+      <c r="C64" t="s">
+        <v>145</v>
+      </c>
+      <c r="D64" t="s">
+        <v>32</v>
+      </c>
+      <c r="E64" t="s">
+        <v>146</v>
+      </c>
+      <c r="F64" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65">
+        <v>7408</v>
+      </c>
+      <c r="B65" t="s">
+        <v>23</v>
+      </c>
+      <c r="C65" t="s">
+        <v>147</v>
+      </c>
+      <c r="D65" t="s">
+        <v>32</v>
+      </c>
+      <c r="E65" t="s">
+        <v>148</v>
+      </c>
+      <c r="F65" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66">
+        <v>7409</v>
+      </c>
+      <c r="B66" t="s">
+        <v>23</v>
+      </c>
+      <c r="C66" t="s">
+        <v>149</v>
+      </c>
+      <c r="D66" t="s">
+        <v>32</v>
+      </c>
+      <c r="E66" t="s">
+        <v>150</v>
+      </c>
+      <c r="F66" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67">
+        <v>7410</v>
+      </c>
+      <c r="B67" t="s">
+        <v>23</v>
+      </c>
+      <c r="C67" t="s">
+        <v>151</v>
+      </c>
+      <c r="D67" t="s">
+        <v>32</v>
+      </c>
+      <c r="E67" t="s">
+        <v>152</v>
+      </c>
+      <c r="F67" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68">
+        <v>7412</v>
+      </c>
+      <c r="B68" t="s">
+        <v>23</v>
+      </c>
+      <c r="C68" t="s">
+        <v>153</v>
+      </c>
+      <c r="D68" t="s">
+        <v>32</v>
+      </c>
+      <c r="E68" t="s">
+        <v>154</v>
+      </c>
+      <c r="F68" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69">
+        <v>7413</v>
+      </c>
+      <c r="B69" t="s">
+        <v>23</v>
+      </c>
+      <c r="C69" t="s">
+        <v>155</v>
+      </c>
+      <c r="D69" t="s">
+        <v>32</v>
+      </c>
+      <c r="E69" t="s">
+        <v>156</v>
+      </c>
+      <c r="F69" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70">
+        <v>7415</v>
+      </c>
+      <c r="B70" t="s">
+        <v>23</v>
+      </c>
+      <c r="C70" t="s">
+        <v>157</v>
+      </c>
+      <c r="D70" t="s">
+        <v>32</v>
+      </c>
+      <c r="E70" t="s">
+        <v>158</v>
+      </c>
+      <c r="F70" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71">
+        <v>7416</v>
+      </c>
+      <c r="B71" t="s">
+        <v>23</v>
+      </c>
+      <c r="C71" t="s">
+        <v>159</v>
+      </c>
+      <c r="D71" t="s">
+        <v>32</v>
+      </c>
+      <c r="E71" t="s">
+        <v>160</v>
+      </c>
+      <c r="F71" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72">
+        <v>7418</v>
+      </c>
+      <c r="B72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C72" t="s">
+        <v>161</v>
+      </c>
+      <c r="D72" t="s">
+        <v>32</v>
+      </c>
+      <c r="E72" t="s">
+        <v>162</v>
+      </c>
+      <c r="F72" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73">
+        <v>7419</v>
+      </c>
+      <c r="B73" t="s">
+        <v>23</v>
+      </c>
+      <c r="C73" t="s">
+        <v>163</v>
+      </c>
+      <c r="D73" t="s">
+        <v>164</v>
+      </c>
+      <c r="E73" t="s">
+        <v>165</v>
+      </c>
+      <c r="F73" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74">
+        <v>7420</v>
+      </c>
+      <c r="B74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C74" t="s">
+        <v>166</v>
+      </c>
+      <c r="D74" t="s">
+        <v>45</v>
+      </c>
+      <c r="E74" t="s">
+        <v>167</v>
+      </c>
+      <c r="F74" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75">
+        <v>7421</v>
+      </c>
+      <c r="B75" t="s">
+        <v>23</v>
+      </c>
+      <c r="C75" t="s">
+        <v>168</v>
+      </c>
+      <c r="D75" t="s">
+        <v>169</v>
+      </c>
+      <c r="E75" t="s">
+        <v>170</v>
+      </c>
+      <c r="F75" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76">
+        <v>7422</v>
+      </c>
+      <c r="B76" t="s">
+        <v>23</v>
+      </c>
+      <c r="C76" t="s">
+        <v>171</v>
+      </c>
+      <c r="D76" t="s">
+        <v>48</v>
+      </c>
+      <c r="E76" t="s">
+        <v>172</v>
+      </c>
+      <c r="F76" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77">
+        <v>7423</v>
+      </c>
+      <c r="B77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C77" t="s">
+        <v>173</v>
+      </c>
+      <c r="D77" t="s">
+        <v>48</v>
+      </c>
+      <c r="E77" t="s">
+        <v>174</v>
+      </c>
+      <c r="F77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78">
+        <v>7425</v>
+      </c>
+      <c r="B78" t="s">
+        <v>23</v>
+      </c>
+      <c r="C78" t="s">
+        <v>175</v>
+      </c>
+      <c r="D78" t="s">
+        <v>48</v>
+      </c>
+      <c r="E78" t="s">
+        <v>176</v>
+      </c>
+      <c r="F78" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79">
+        <v>7426</v>
+      </c>
+      <c r="B79" t="s">
+        <v>23</v>
+      </c>
+      <c r="C79" t="s">
+        <v>177</v>
+      </c>
+      <c r="D79" t="s">
+        <v>45</v>
+      </c>
+      <c r="E79" t="s">
+        <v>178</v>
+      </c>
+      <c r="F79" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80">
+        <v>7428</v>
+      </c>
+      <c r="B80" t="s">
+        <v>23</v>
+      </c>
+      <c r="C80" t="s">
+        <v>179</v>
+      </c>
+      <c r="D80" t="s">
+        <v>45</v>
+      </c>
+      <c r="E80" t="s">
+        <v>180</v>
+      </c>
+      <c r="F80" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81">
+        <v>7432</v>
+      </c>
+      <c r="B81" t="s">
+        <v>23</v>
+      </c>
+      <c r="C81" t="s">
+        <v>181</v>
+      </c>
+      <c r="D81" t="s">
+        <v>12</v>
+      </c>
+      <c r="E81" t="s">
+        <v>182</v>
+      </c>
+      <c r="F81" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82">
+        <v>7433</v>
+      </c>
+      <c r="B82" t="s">
+        <v>23</v>
+      </c>
+      <c r="C82" t="s">
+        <v>183</v>
+      </c>
+      <c r="D82" t="s">
+        <v>184</v>
+      </c>
+      <c r="E82" t="s">
+        <v>185</v>
+      </c>
+      <c r="F82" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>