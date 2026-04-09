--- v0 (2025-11-27)
+++ v1 (2026-04-09)
@@ -10,92 +10,327 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="92">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 92 de 2025</t>
   </si>
   <si>
     <t>Milziane Menezes</t>
   </si>
   <si>
     <t>Regulamenta o uso do bracelete roxo como instrumento de identificação para pessoas com fibromialgia no âmbito do Município de Monte Mor.</t>
   </si>
   <si>
     <t>Aguardando a inclusão na ordem do dia</t>
   </si>
   <si>
     <t>Moção nº 25 de 2025</t>
   </si>
   <si>
     <t>Beto Carvalho</t>
   </si>
   <si>
     <t>“Moção de aplauso à Escola Municipal Leonardo Rodrigues da Silva, em reconhecimento pelo excelente desempenho no Concurso Internacional Canguru de Matemática.”</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar nº 7 de 2025</t>
+  </si>
+  <si>
+    <t>Roger Santos</t>
+  </si>
+  <si>
+    <t>Altera a Lei complementa nº13 de 29 de dezembro de 2008 para isentar de pagamento de IPTU as pessoas com Transtorno do Espectro Autista - TEA.</t>
+  </si>
+  <si>
+    <t>Aguardando leitura no Expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar nº 8 de 2025</t>
+  </si>
+  <si>
+    <t>Poder Executivo - Gabinete</t>
+  </si>
+  <si>
+    <t>Revoga o parágrafo único, incisos I e II do artigo 150 da Lei Complementar nº 13, de 29 de dezembro de 2008, que dispõe sobre o Código Tributário do Município de Monte Mor, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar nº 9 de 2025</t>
+  </si>
+  <si>
+    <t>Altera o artigo 24, caput, e § 1º da Lei Complementar nº 13, de 29 de dezembro de 2008, que dispõe sobre o Código Tributário do Município de Monte Mor, e dá outras providências</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 113 de 2025</t>
+  </si>
+  <si>
+    <t>Altera a Lei Ordinária 2.979, de 09 de setembro de 2022, que “Institui o regime de Previdência Complementar dos servidores públicos do Município de Monte Mor</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 114 de 2025</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1.526, de 23 de março de 2011, que "Dispõe sobre a concessão de vale alimentação aos servidores públicos municipais e dá_x000D_
+outras providências", para regulamentar a proporcionalidade do benefício.</t>
+  </si>
+  <si>
+    <t>Indicação nº 1170 de 2025</t>
+  </si>
+  <si>
+    <t>Edson Silva</t>
+  </si>
+  <si>
+    <t>“Indica ao poder executivo a manutenção asfáltica na rua. Valdeci da Veiga Júnior, Jd. Paviotti, próximo ao trevo de acesso à Rodovia SP 101.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 1171 de 2025</t>
+  </si>
+  <si>
+    <t>“Indica ao poder executivo a instalação de postes de iluminação ao longo de toda Rua N.º 24, Bairro Recanto das Orquídeas”</t>
+  </si>
+  <si>
+    <t>Indicação nº 1172 de 2025</t>
+  </si>
+  <si>
+    <t>Wal da Farmácia</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a Implantação de redutor de velocidade tipo Lombada na Rua Rio Grande do Sul, altura do número 416, Jardim do Engenho.</t>
+  </si>
+  <si>
+    <t>Indicação nº 1173 de 2025</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, recapeamento na rua Benedito Santos, do bairro Jd. Bela Vista</t>
+  </si>
+  <si>
+    <t>Indicação nº 1174 de 2025</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, troca de alambrado, pintura e manutenção dos brinquedos da Praça Edson Ferreira dos Santos – Bahia – Parque Said Jorge</t>
+  </si>
+  <si>
+    <t>Indicação nº 1175 de 2025</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, limpeza das áreas institucionais do Bairro Parque Said Jorge.</t>
+  </si>
+  <si>
+    <t>Indicação nº 1176 de 2025</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a viabilidade de notificação dos proprietários de terrenos vazios para que procedam com a limpeza dos mesmos no Bairro Parque Said Jorge.</t>
+  </si>
+  <si>
+    <t>Indicação nº 1177 de 2025</t>
+  </si>
+  <si>
+    <t>Andrea Garcia</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a instalação de aparelhos de ar condicionado na UBS - Unidade Básica de Saúde Pedro Bachiega do Jardim Moreira, Rua GCM Avelino de Brito nº 51</t>
+  </si>
+  <si>
+    <t>Indicação nº 1178 de 2025</t>
+  </si>
+  <si>
+    <t>“Indico ao Poder Executivo, a implantação de uma lombada e um redutor de velocidade na Estrada Municipal Prefeito Fued Maluf, KM 1 ao 2 Monte Mor.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 1179 de 2025</t>
+  </si>
+  <si>
+    <t>“Indico ao Poder Executivo, a operação tapa buraco em toda extensão da rua Paschoal de Lucas no Parque São Rafael.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 1180 de 2025</t>
+  </si>
+  <si>
+    <t>Camilla Hellen</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a manutenção e limpeza do bueiro da Rua Antonio Hélio Bandini, próximo ao número 805,  Parque do Café</t>
+  </si>
+  <si>
+    <t>Indicação nº 1181 de 2025</t>
+  </si>
+  <si>
+    <t>Renato Olivatto</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo o serviço de poda/retirada de mato na rua e nas margens da Rua Princesa Isabel no bairro Parque Imperial.</t>
+  </si>
+  <si>
+    <t>Indicação nº 1182 de 2025</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo o serviço de poda de mato na calçada da Rua Jorge D. Massud na altura do número 136, no bairro Jardim Guanabara.</t>
+  </si>
+  <si>
+    <t>Indicação nº 1183 de 2025</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo o serviço de poda de mato na calçada da Rua Humberto Forcheti, na altura do número 345.</t>
+  </si>
+  <si>
+    <t>Indicação nº 1184 de 2025</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo o serviço de manutenção e revitalização da quadra de futsal na Rua Sebastião Roque Almeida no bairro Quinhões da Boa Esperança</t>
+  </si>
+  <si>
+    <t>Indicação nº 1185 de 2025</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo o serviço de “tapa-buraco” na Rua José de Alencar no bairro popular nova.</t>
+  </si>
+  <si>
+    <t>Indicação nº 1186 de 2025</t>
+  </si>
+  <si>
+    <t>Josuel da Conceição</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja implementado o Programa de Adoção de Praças Públicas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 1187 de 2025</t>
+  </si>
+  <si>
+    <t>“Indico ao Poder Executivo, o retorno dos serviços de dedetização mensal nos bueiros do município.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 1188 de 2025</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo o serviço de “tapa-buraco” na Rua Euclides da Cunha na altura do número 87, no bairro Popular Nova.</t>
+  </si>
+  <si>
+    <t>Indicação nº 1189 de 2025</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a criação do Procon Municipal.</t>
+  </si>
+  <si>
+    <t>Indicação nº 1190 de 2025</t>
+  </si>
+  <si>
+    <t>“Indico ao Poder Executivo para implementação de Empreendimento do Programa Vida Longa – Moradia para idosos no Município de Monte mor”.</t>
+  </si>
+  <si>
+    <t>Indicação nº 1191 de 2025</t>
+  </si>
+  <si>
+    <t>Pavão da Academia</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a pintura de sinalização de “PARE” na rua Sebastião Roque de Almeida – Chácara Primavera.</t>
+  </si>
+  <si>
+    <t>Indicação nº 1192 de 2025</t>
+  </si>
+  <si>
+    <t>Professor Adriel</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a poda de mato em toda extensão da guia das Ruas Luiz Miguel e Alessandro Carlos Miguel, no Jardim Paulista.</t>
+  </si>
+  <si>
+    <t>Indicação nº 1193 de 2025</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo ação tapa buracos na Estrada da Serra – Chácara Primavera .</t>
+  </si>
+  <si>
+    <t>Moção nº 26 de 2025</t>
+  </si>
+  <si>
+    <t>Alexandre Pinheiro,Andrea Garcia,Beto Carvalho,Clair Gomes,Edson Silva,Josuel da Conceição,Milziane Menezes,Pavão da Academia,Renato Olivatto</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Ministério dos Portos e Aeroportos e para a ANAC pela permanência da concessionária Aeroportos Brasil Viracopos S.A. na condução e administração do Aeroporto Internacional de Viracopos, situado em Campinas/SP.</t>
+  </si>
+  <si>
+    <t>Moção nº 27 de 2025</t>
+  </si>
+  <si>
+    <t>Alexandre Pinheiro,Andrea Garcia,Beto Carvalho,Bruno Leite,Camilla Hellen,Clair Gomes,Edson Silva,João do Bar,Josuel da Conceição,Milziane Menezes,Pavão da Academia,Professor Adriel,Renato Olivatto,Roger Santos,Wal da Farmácia</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso à Servidora Pública Municipal Maria Elisabeth Haldler Azevedo, em reconhecimento pelos relevantes serviços prestados ao município de Monte Mor durante os 16 anos de serviços públicos.</t>
+  </si>
+  <si>
+    <t>Moção nº 28 de 2025</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio ao Ministério da Saúde pela inclusão da vacina da Covid-19 no Programa Nacional de Imunização.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -387,61 +622,61 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F3"/>
+  <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="151.42578125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="38.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="209.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="210" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
@@ -459,50 +694,690 @@
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>7244</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4">
+        <v>7241</v>
+      </c>
+      <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5">
+        <v>7288</v>
+      </c>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>7289</v>
+      </c>
+      <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>7286</v>
+      </c>
+      <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>7287</v>
+      </c>
+      <c r="B8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>7260</v>
+      </c>
+      <c r="B9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>7261</v>
+      </c>
+      <c r="B10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
+        <v>32</v>
+      </c>
+      <c r="F10" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>7262</v>
+      </c>
+      <c r="B11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>7263</v>
+      </c>
+      <c r="B12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>7264</v>
+      </c>
+      <c r="B13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>7265</v>
+      </c>
+      <c r="B14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>7266</v>
+      </c>
+      <c r="B15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>7267</v>
+      </c>
+      <c r="B16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" t="s">
+        <v>46</v>
+      </c>
+      <c r="F16" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>7268</v>
+      </c>
+      <c r="B17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s">
+        <v>48</v>
+      </c>
+      <c r="F17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>7269</v>
+      </c>
+      <c r="B18" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" t="s">
+        <v>50</v>
+      </c>
+      <c r="F18" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>7270</v>
+      </c>
+      <c r="B19" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" t="s">
+        <v>53</v>
+      </c>
+      <c r="F19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>7271</v>
+      </c>
+      <c r="B20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" t="s">
+        <v>55</v>
+      </c>
+      <c r="E20" t="s">
+        <v>56</v>
+      </c>
+      <c r="F20" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>7272</v>
+      </c>
+      <c r="B21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D21" t="s">
+        <v>55</v>
+      </c>
+      <c r="E21" t="s">
+        <v>58</v>
+      </c>
+      <c r="F21" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>7273</v>
+      </c>
+      <c r="B22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22" t="s">
+        <v>55</v>
+      </c>
+      <c r="E22" t="s">
+        <v>60</v>
+      </c>
+      <c r="F22" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>7274</v>
+      </c>
+      <c r="B23" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" t="s">
+        <v>55</v>
+      </c>
+      <c r="E23" t="s">
+        <v>62</v>
+      </c>
+      <c r="F23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>7275</v>
+      </c>
+      <c r="B24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" t="s">
+        <v>63</v>
+      </c>
+      <c r="D24" t="s">
+        <v>55</v>
+      </c>
+      <c r="E24" t="s">
+        <v>64</v>
+      </c>
+      <c r="F24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>7276</v>
+      </c>
+      <c r="B25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" t="s">
+        <v>65</v>
+      </c>
+      <c r="D25" t="s">
+        <v>66</v>
+      </c>
+      <c r="E25" t="s">
+        <v>67</v>
+      </c>
+      <c r="F25" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>7277</v>
+      </c>
+      <c r="B26" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" t="s">
+        <v>68</v>
+      </c>
+      <c r="D26" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" t="s">
+        <v>69</v>
+      </c>
+      <c r="F26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>7278</v>
+      </c>
+      <c r="B27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" t="s">
+        <v>70</v>
+      </c>
+      <c r="D27" t="s">
+        <v>55</v>
+      </c>
+      <c r="E27" t="s">
+        <v>71</v>
+      </c>
+      <c r="F27" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>7279</v>
+      </c>
+      <c r="B28" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" t="s">
+        <v>66</v>
+      </c>
+      <c r="E28" t="s">
+        <v>73</v>
+      </c>
+      <c r="F28" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>7280</v>
+      </c>
+      <c r="B29" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" t="s">
+        <v>74</v>
+      </c>
+      <c r="D29" t="s">
+        <v>45</v>
+      </c>
+      <c r="E29" t="s">
+        <v>75</v>
+      </c>
+      <c r="F29" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>7281</v>
+      </c>
+      <c r="B30" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" t="s">
+        <v>76</v>
+      </c>
+      <c r="D30" t="s">
+        <v>77</v>
+      </c>
+      <c r="E30" t="s">
+        <v>78</v>
+      </c>
+      <c r="F30" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>7282</v>
+      </c>
+      <c r="B31" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" t="s">
+        <v>79</v>
+      </c>
+      <c r="D31" t="s">
+        <v>80</v>
+      </c>
+      <c r="E31" t="s">
+        <v>81</v>
+      </c>
+      <c r="F31" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>7283</v>
+      </c>
+      <c r="B32" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" t="s">
+        <v>82</v>
+      </c>
+      <c r="D32" t="s">
+        <v>77</v>
+      </c>
+      <c r="E32" t="s">
+        <v>83</v>
+      </c>
+      <c r="F32" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33">
+        <v>7284</v>
+      </c>
+      <c r="B33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" t="s">
+        <v>84</v>
+      </c>
+      <c r="D33" t="s">
+        <v>85</v>
+      </c>
+      <c r="E33" t="s">
+        <v>86</v>
+      </c>
+      <c r="F33" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34">
+        <v>7285</v>
+      </c>
+      <c r="B34" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" t="s">
+        <v>87</v>
+      </c>
+      <c r="D34" t="s">
+        <v>88</v>
+      </c>
+      <c r="E34" t="s">
+        <v>89</v>
+      </c>
+      <c r="F34" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35">
+        <v>7290</v>
+      </c>
+      <c r="B35" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" t="s">
+        <v>90</v>
+      </c>
+      <c r="D35" t="s">
+        <v>66</v>
+      </c>
+      <c r="E35" t="s">
+        <v>91</v>
+      </c>
+      <c r="F35" t="s">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>