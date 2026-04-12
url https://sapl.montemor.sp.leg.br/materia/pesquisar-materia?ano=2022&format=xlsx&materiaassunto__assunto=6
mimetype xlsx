--- v0 (2026-01-14)
+++ v1 (2026-04-12)
@@ -54,141 +54,141 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/2977/projeto_de_lei_ldo_2022_para_o_exercicio_2023.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/2977/projeto_de_lei_ldo_2022_para_o_exercicio_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3024/pl_banco_do_brasil_assinado_prefeito.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3024/pl_banco_do_brasil_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3032/pl_refis_2022_ultimo2.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3032/pl_refis_2022_ultimo2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre redução de multas e juros de mora incidentes sobre débitos de qualquer natureza devidos à Fazenda Municipal de Monte Mor, na forma e condições que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3033/projeto_de_lei_-_educacao_-_r__12.729.15594_2_1.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3033/projeto_de_lei_-_educacao_-_r__12.729.15594_2_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo na utilização de crédito adicional Especial no valor de R$ 12.729.155,94 no Orçamento Programa para 2.022 e dá outras providências.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3034/projeto_meio_ambiente_rural_1.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3034/projeto_meio_ambiente_rural_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo na utilização de crédito adicional Especial no valor de R$ 169.961,52 no Orçamento Programa para 2.022 e dá outras providências</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3246/projeto_de_lei_-_60.00000_-_criacao_de_fichas_-_assist._social_2_1.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3246/projeto_de_lei_-_60.00000_-_criacao_de_fichas_-_assist._social_2_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo na utilização de crédito adicional especial no valor de R$ 60.000,00 no Orçamento Programa para 2.022.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3305/pl_130_assinado.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3305/pl_130_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo na utilização de crédito adicional especial no valor de R$ 315.000,00 Orçamento Programa para 2.022 e dá outras providências</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3256/emenda_ao_pl_105_2022.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3256/emenda_ao_pl_105_2022.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei nº 105/2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -495,67 +495,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/2977/projeto_de_lei_ldo_2022_para_o_exercicio_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3024/pl_banco_do_brasil_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3032/pl_refis_2022_ultimo2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3033/projeto_de_lei_-_educacao_-_r__12.729.15594_2_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3034/projeto_meio_ambiente_rural_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3246/projeto_de_lei_-_60.00000_-_criacao_de_fichas_-_assist._social_2_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3305/pl_130_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3256/emenda_ao_pl_105_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/2977/projeto_de_lei_ldo_2022_para_o_exercicio_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3024/pl_banco_do_brasil_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3032/pl_refis_2022_ultimo2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3033/projeto_de_lei_-_educacao_-_r__12.729.15594_2_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3034/projeto_meio_ambiente_rural_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3246/projeto_de_lei_-_60.00000_-_criacao_de_fichas_-_assist._social_2_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3305/pl_130_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2022/3256/emenda_ao_pl_105_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="180" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>