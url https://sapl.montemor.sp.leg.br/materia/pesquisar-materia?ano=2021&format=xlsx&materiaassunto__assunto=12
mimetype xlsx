--- v0 (2026-01-14)
+++ v1 (2026-04-12)
@@ -54,441 +54,441 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Wal da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/1751/projeto_de_lei_032021_denomina_rua_7_residencial_central_park.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/1751/projeto_de_lei_032021_denomina_rua_7_residencial_central_park.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua 7 do bairro Residencial Central Park e dá outras providências.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/1802/projeto_de_lei_no_09-2021.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/1802/projeto_de_lei_no_09-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua 6 do Bairro Residencial Central Park, Monte Mor - SP, e dá outras providências.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/1871/projeto_de_lei_15-2021.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/1871/projeto_de_lei_15-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Avenida 3 do Bairro Residencial Central Park, Monte Mor – SP, e dá outras providencias.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2023/denominacao_de_rua.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2023/denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Denominação da Avenida 04 do Parque Central Park, Monte Mor- SP, e dá outras providências.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>João do Bar</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2198/indi20210525_14531937.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2198/indi20210525_14531937.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua 09 do Parque Bela Vista ,Monte Mor -SP e, dá outras providencias.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Beto Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2209/projeto_de_lei_69_de_20201_denomina_estrada_municipal_mor_435.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2209/projeto_de_lei_69_de_20201_denomina_estrada_municipal_mor_435.pdf</t>
   </si>
   <si>
     <t>Denomina Estrada Municipal MOR-435 em Estrada Municipal Waldir Emke</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Professor Fio</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2234/pl_rua_2_s_gabriel.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2234/pl_rua_2_s_gabriel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua 02 do Jardim São Gabriel, Monte Mor – SP, e dá outras providências.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2235/pl_rua_3_s_gabriel.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2235/pl_rua_3_s_gabriel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua 03 do Jardim São Gabriel, Monte Mor – SP, e dá outras providências.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2237/pl_rua_5_s_gabriel.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2237/pl_rua_5_s_gabriel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua 05 do Jardim São Gabriel, Monte Mor – SP, e dá outras providências.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/indi20210616_12250034.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/indi20210616_12250034.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua 19 do Parque Bela Vista, Monte Mor -SP, e da outras providências</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2286/projeto_de_lei_helio20210623_16562597.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2286/projeto_de_lei_helio20210623_16562597.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação da rua 24 do Parque Central Park, Monte Mor – SP, e dá outras providências.”</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/denominacao_de_rua_pedro20210628_17455419.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/denominacao_de_rua_pedro20210628_17455419.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação da rua 04 do Parque Central Park, Monte Mor – SP, e dá outras providências.”</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/denominacao_de_rua_marcos20210628_17495293.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/denominacao_de_rua_marcos20210628_17495293.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação da rua 23 do Parque Central Park, Monte Mor – SP, e dá outras providências. ”</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Andrea Garcia</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2301/projeto_de_lei__dispoe_a_denominacao_de_wladimir_steffen_sr._vade_a_antiga_bombinha_dagua_nos_fundos_do_antigo_posto_de_saude..pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2301/projeto_de_lei__dispoe_a_denominacao_de_wladimir_steffen_sr._vade_a_antiga_bombinha_dagua_nos_fundos_do_antigo_posto_de_saude..pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação de Wladimir Steffen (Sr. Vade) a antiga bombinha d’agua que fazia capitação de água para a população de Monte Mor na rua Siqueira campos nº241 fundos atrás do antigo posto de saúde, e da outras providências”.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2327/img20210705_17092132.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2327/img20210705_17092132.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação da Unidade de Pronto Atendimento – UPA, localizada no Jardim Paulista, Monte Mor - SP, e dá outras providências”</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Altran</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2331/projeto_de_lei_-_rua_valdelia_martins_dos_anjos.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2331/projeto_de_lei_-_rua_valdelia_martins_dos_anjos.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação da rua 19 do Jardim Nova Alvorada, Monte Mor – SP, e dá outras providencias”</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Vitor Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2357/projeto_de_lei_benedito20210723_14152126.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2357/projeto_de_lei_benedito20210723_14152126.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a denominação da rua 03 do Jardim Colina ll, Monte Mor-SP, e da outras Providências. "</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2380/projeto_de_lei_lazaro_maciel.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2380/projeto_de_lei_lazaro_maciel.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação da Avenida 01, do Parque Residencial Terras de Yucatan, Rua 07 do Jardim Daniela e Estrada Municipal MOR-018, Monte Mor-SP, e da outras providências. ”</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2401/img20210805_14494493.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2401/img20210805_14494493.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação de a antiga bombinha d’agua que fazia capitação de água para a população de Monte Mor na rua Siqueira Campos nº 241 fundos atrás do antigo posto de saúde, e da outras providências”.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2411/projeto_de_lei_odair_f_consulin.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2411/projeto_de_lei_odair_f_consulin.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação da rua 27 do Parque Central Park, Monte Mor - SP, e dá outras providências."</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2412/projeto_de_lei_sebastiao_a_lavelha.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2412/projeto_de_lei_sebastiao_a_lavelha.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação da rua 28 do Parque Central Park, Monte Mor - SP, e dá outras providências."</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Professor Adriel</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2413/img20210812_12391189.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2413/img20210812_12391189.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua 30 do Parque Central Park Monte Mor - SP.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Bruno Leite</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2416/projeto_de_lei_-_denominacao_da_rua_29.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2416/projeto_de_lei_-_denominacao_da_rua_29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua 29 do Loteamento Parque Central Park, Monte Mor - SP, e dá outras providências.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Alexandre Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2430/pl-_denominacao_da_rua_28_jardim_nova_alvorada.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2430/pl-_denominacao_da_rua_28_jardim_nova_alvorada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua 28 do Jardim Nova Alvorada, Monte Mor - SP, e dá outras providências.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2443/denominacao_da_rua_14_jardim_paulista.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2443/denominacao_da_rua_14_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua 14 do Jardim Paulista, Monte Mor - SP, e dá outras providências.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2444/projeto_de_lei_rua_3120210824_13480782.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2444/projeto_de_lei_rua_3120210824_13480782.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação da rua 31 do Parque Central Park, Monte Mor – SP, e dá outras providências.”</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2453/projeto_de_lei_antonio_eloi20210830_17575946.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2453/projeto_de_lei_antonio_eloi20210830_17575946.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação da rua 18 do Jardim Paulista, Monte Mor – SP, e dá outras providências.”</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2454/projeto_de_lei_lazaro_maciel.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2454/projeto_de_lei_lazaro_maciel.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação da Avenida 01, do Parque Residencial Terras de Yucatan e Rua 07 do Jardim Daniela, Monte Mor-SP, e da outras providências.”</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2459/denominacao_da_rua_10_parque_do_cafe_2.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2459/denominacao_da_rua_10_parque_do_cafe_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua 10 do Parque do Café 2, Monte Mor - SP, e dá outras providências</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Alexandre Pinheiro, Vitor Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2463/denominacao_da_rua_29_jardim_paulista.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2463/denominacao_da_rua_29_jardim_paulista.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua 29 do Jardim Paulista, Monte Mor - SP, e dá outras providências.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2497/denominacao_da_rua_27_parque_do_cafe_1.pdf</t>
+    <t>http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2497/denominacao_da_rua_27_parque_do_cafe_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua 27 do Parque do Café 1, Monte Mor - SP, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -795,67 +795,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/1751/projeto_de_lei_032021_denomina_rua_7_residencial_central_park.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/1802/projeto_de_lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/1871/projeto_de_lei_15-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2023/denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2198/indi20210525_14531937.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2209/projeto_de_lei_69_de_20201_denomina_estrada_municipal_mor_435.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2234/pl_rua_2_s_gabriel.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2235/pl_rua_3_s_gabriel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2237/pl_rua_5_s_gabriel.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/indi20210616_12250034.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2286/projeto_de_lei_helio20210623_16562597.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/denominacao_de_rua_pedro20210628_17455419.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/denominacao_de_rua_marcos20210628_17495293.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2301/projeto_de_lei__dispoe_a_denominacao_de_wladimir_steffen_sr._vade_a_antiga_bombinha_dagua_nos_fundos_do_antigo_posto_de_saude..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2327/img20210705_17092132.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2331/projeto_de_lei_-_rua_valdelia_martins_dos_anjos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2357/projeto_de_lei_benedito20210723_14152126.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2380/projeto_de_lei_lazaro_maciel.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2401/img20210805_14494493.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2411/projeto_de_lei_odair_f_consulin.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2412/projeto_de_lei_sebastiao_a_lavelha.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2413/img20210812_12391189.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2416/projeto_de_lei_-_denominacao_da_rua_29.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2430/pl-_denominacao_da_rua_28_jardim_nova_alvorada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2443/denominacao_da_rua_14_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2444/projeto_de_lei_rua_3120210824_13480782.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2453/projeto_de_lei_antonio_eloi20210830_17575946.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2454/projeto_de_lei_lazaro_maciel.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2459/denominacao_da_rua_10_parque_do_cafe_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2463/denominacao_da_rua_29_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2497/denominacao_da_rua_27_parque_do_cafe_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/1751/projeto_de_lei_032021_denomina_rua_7_residencial_central_park.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/1802/projeto_de_lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/1871/projeto_de_lei_15-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2023/denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2198/indi20210525_14531937.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2209/projeto_de_lei_69_de_20201_denomina_estrada_municipal_mor_435.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2234/pl_rua_2_s_gabriel.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2235/pl_rua_3_s_gabriel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2237/pl_rua_5_s_gabriel.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/indi20210616_12250034.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2286/projeto_de_lei_helio20210623_16562597.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/denominacao_de_rua_pedro20210628_17455419.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/denominacao_de_rua_marcos20210628_17495293.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2301/projeto_de_lei__dispoe_a_denominacao_de_wladimir_steffen_sr._vade_a_antiga_bombinha_dagua_nos_fundos_do_antigo_posto_de_saude..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2327/img20210705_17092132.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2331/projeto_de_lei_-_rua_valdelia_martins_dos_anjos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2357/projeto_de_lei_benedito20210723_14152126.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2380/projeto_de_lei_lazaro_maciel.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2401/img20210805_14494493.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2411/projeto_de_lei_odair_f_consulin.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2412/projeto_de_lei_sebastiao_a_lavelha.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2413/img20210812_12391189.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2416/projeto_de_lei_-_denominacao_da_rua_29.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2430/pl-_denominacao_da_rua_28_jardim_nova_alvorada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2443/denominacao_da_rua_14_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2444/projeto_de_lei_rua_3120210824_13480782.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2453/projeto_de_lei_antonio_eloi20210830_17575946.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2454/projeto_de_lei_lazaro_maciel.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2459/denominacao_da_rua_10_parque_do_cafe_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2463/denominacao_da_rua_29_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montemor.sp.leg.br/media/sapl/public/materialegislativa/2021/2497/denominacao_da_rua_27_parque_do_cafe_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="203.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="203" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="217.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>