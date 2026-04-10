--- v0 (2026-01-01)
+++ v1 (2026-04-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="258" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="104">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
@@ -316,50 +316,56 @@
     <t>885</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>"Aprova e institui minuta padronizada para contratos de prestação de serviços de natureza continuada, sem mão de obra exclusiva, provenientes de dispensa de licitação, com fulcro no art. 75, II, da lei nº 14.133/2021".</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>"Dispõe sobre a constituição da Comissão Especial Frente Parlamentar dos Direitos das Mulheres".</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>"Declara ponto facultativo e decreta luto oficial no âmbito da Câmara Municipal de Monte Mor e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1050</t>
+  </si>
+  <si>
+    <t>2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -651,58 +657,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F43"/>
+  <dimension ref="A1:F44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -1523,50 +1528,70 @@
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>99</v>
       </c>
       <c r="B43" t="s">
         <v>78</v>
       </c>
       <c r="C43" t="s">
         <v>100</v>
       </c>
       <c r="D43" t="s">
         <v>9</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>101</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" t="s">
+        <v>102</v>
+      </c>
+      <c r="B44" t="s">
+        <v>103</v>
+      </c>
+      <c r="C44" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>