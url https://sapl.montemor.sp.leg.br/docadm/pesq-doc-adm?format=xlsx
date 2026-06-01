--- v1 (2026-02-14)
+++ v2 (2026-06-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6162" uniqueCount="1843">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6492" uniqueCount="1931">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
@@ -5494,102 +5494,366 @@
   <si>
     <t>Ofício nº 959-A/2025-Ihmn, do Tribunal de Justiça do Estado de São Paulo, comunicando a íntegra do Acórdão exarado nos autos de Direta de Inconstitucionalidade nº 2325770-48.2024.8.26.0000, que manteve a suspensão dos efeitos do parágrafo 6º do art. 14 da Lei Complementar Municipal nº 1535/2011, e suspendeu o julgamento da referida ADIn até a apreciação do Recurso Extraordinário nº 1.344.400/SP (Tema nº 1.192) de repercussão geral pelo Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de férias ao servidor comissionado Jorge Francisco Leme e dá outras providências".</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação do Ato da Mesa nº 07/2020 e restabelece os efeitos funcionais relativos ao quinquênio e à licença-prêmio dos servidores ativos da Câmara Municipal de Monte Mor, com fundamento na Lei Complementar Federal nº 226, de 12 de janeiro de 2026.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>OFC Nº 91167772/2025 - Ofício 602/2025, expedido nos autos do Procedimento N° º 0348.0000505/2024, de autoria da ARTESP</t>
   </si>
   <si>
+    <t>1050</t>
+  </si>
+  <si>
+    <t>1072</t>
+  </si>
+  <si>
+    <t>Edital de comunicação sobre prazo para apresentação de emendas populares à LDO - Lei de Diretrizes Orçamentárias para elaboração e execução da Lei Orçamentária de 2027.</t>
+  </si>
+  <si>
+    <t>1082</t>
+  </si>
+  <si>
+    <t>Decisão do Tribunal de Justiça do Estado de São Paulo proferida nos autos da Ação Direta de Inconstitucionalidade nº 2105687-24.2026.8.26.0000, que suspendeu, até posterior deliberação, os efeitos da Lei Complementar nº 81/2024, que dispõe sobre a autorização de desdobro de lotes nas condições que especifica, das Leis nºs 82 e 83/2024, que alteram a Lei Complementar nº 81/2024, e do Decreto nº 6.397/2024, que dispõe sobre prorrogação, por 180 dias, da vigência da Lei Complementar nº 81/2024.</t>
+  </si>
+  <si>
+    <t>1085</t>
+  </si>
+  <si>
+    <t>"Revoga a Instrução Normativa nº 01 de 05 de março de 2015 que "Regulamenta o acompanhamento e fiscalização contratual da Câmara Municipal e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1095</t>
+  </si>
+  <si>
+    <t>Contas do Poder Executivo - exercício 2023 (Processo TC-004497.989.23-6)</t>
+  </si>
+  <si>
     <t>1033</t>
   </si>
   <si>
     <t>"Designa o servidor Luciano Aparecido Martins como Fiscal do Contrato n.º 01/2022 e dá outras providências".</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>Regulamenta a implantação dos efeitos funcionais restabelecidos pela Lei Complementar Federal nº 226/2026 e pelo Ato da Mesa nº 01/2026, relativos à licença-prêmio e ao quinquênio dos servidores ativos da Câmara Municipal de Monte Mor.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>Decisão do Tribunal de Contas do Estado de São Paulo proferida no Processo TC-013008/989/24, referente à Representação contra a Prefeitura Municipal de Monte Mor, acerca de possíveis irregularidades no Pregão Presencial nº 158/2023 – Processo nº 15.968/2023, destinado ao registro de preços para aquisição de gás GLP (botijões de 45kg), no valor estimado de R$ 590.600,00.</t>
   </si>
   <si>
+    <t>1081</t>
+  </si>
+  <si>
+    <t>Suspensão da eficácia das Leis Complementares nºs 81, 82 e 83/2024 e do Decreto nº 6.397/2024 através de liminar concedida pelo TJ/SP na Ação Direta de Inconstitucionalidade nº 2105687-24.2026.8.26.0000.</t>
+  </si>
+  <si>
+    <t>1086</t>
+  </si>
+  <si>
+    <t>"Estabelece novos limites de valor para despesas de viagens de que trata o art. 5º da Resolução nº06, de 2025, e dá outras providências.".</t>
+  </si>
+  <si>
     <t>1034</t>
   </si>
   <si>
     <t>"Dispõe sobre enquadramento por merecimento do servidor efetivo William Freire dos Santos no Sistema de Evolução Funcional da Câmara Municipal de Monte Mor e dá outras providências".</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>Regulamenta, nos termos da Lei Complementar Municipal nº 4/2006 e de pareceres jurídicos anteriores, a implantação da licença-prêmio aos servidores ocupantes de cargo em comissão da Câmara Municipal de Monte Mor.</t>
   </si>
   <si>
+    <t>1083</t>
+  </si>
+  <si>
+    <t>Ofício nº 54/2026 - Gab, de autoria do Poder Executivo, ao Presidente da Câmara Municipal de Monte Mor.</t>
+  </si>
+  <si>
+    <t>1087</t>
+  </si>
+  <si>
+    <t>"Revoga a Instrução Normativa nº 03 de 20 de março de 2015 que "Regulamenta a utilização de veículos oficiais da Câmara de Vereadores de Monte Mor e dá outras providências"."</t>
+  </si>
+  <si>
     <t>1037</t>
   </si>
   <si>
+    <t>1046</t>
+  </si>
+  <si>
+    <t>Autoriza a Escola Legislativa a executar o Projeto "Estudantes Visitam a Câmara" no ano de 2026 e define os termos da parceria com a Secretaria Municipal de Educação.</t>
+  </si>
+  <si>
+    <t>1084</t>
+  </si>
+  <si>
+    <t>Ofício nº 05/2026, de autoria do Excelentíssimo Senhor Doutor Juiz de Direito da Comarca de Monte Mor, solicitando a inclusão de projeto e execução de reforma no orçamento anual.</t>
+  </si>
+  <si>
+    <t>1088</t>
+  </si>
+  <si>
+    <t>"Revoga a Instrução Normativa nº 05 de 20 de junho de 2017 que "Regulamenta a política de uso dos serviços de comunicação móvel celular contratado pela Câmara Municipal de Monte Mor e dá outras providências"".</t>
+  </si>
+  <si>
     <t>1041</t>
   </si>
   <si>
     <t>"Retifica a Portaria nº 03/2026, que dispõe sobre a evolução funcional do servidor William Freire dos Santos".</t>
   </si>
   <si>
+    <t>1047</t>
+  </si>
+  <si>
+    <t>Define cronograma de atividades do Parlamento Jovem 2026 a ser realizado no primeiro semestre.</t>
+  </si>
+  <si>
+    <t>1089</t>
+  </si>
+  <si>
+    <t>"Revoga a Instrução Normativa nº 02 de 07 de janeiro de 2019 que "Regulamenta fluxograma para as compras e serviços avulsos com valores a partir de 250 UFESP'S e dá outras providências"".</t>
+  </si>
+  <si>
     <t>1042</t>
   </si>
   <si>
+    <t>1073</t>
+  </si>
+  <si>
     <t>1043</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de férias à servidora comissionada Elis Regina Correa e dá outras providências".</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>1045</t>
+  </si>
+  <si>
+    <t>1048</t>
+  </si>
+  <si>
+    <t>1049</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre concessão de férias à servidora comissionada Maria Fernanda Ross Matheus e dá outras providências".</t>
+  </si>
+  <si>
+    <t>1051</t>
+  </si>
+  <si>
+    <t>1052</t>
+  </si>
+  <si>
+    <t>1053</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre suspensão de expediente na Câmara Municipal na quinta-feira, dia 02 de abril de 2026".</t>
+  </si>
+  <si>
+    <t>1054</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre concessão de férias à servidora comissionada Tais Elisa Alves de Oliveira Almeida e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1055</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre concessão de férias à servidora efetiva Renata da Silva Pacheco e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1056</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a designação de servidores efetivos como membros da Equipe de Apoio nos procedimentos licitatórios na modalidade pregão, no âmbito da Câmara Municipal de Monte Mor, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>1058</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre enquadramento por merecimento da servidora efetiva Sílvia Correia Lima Evangelista no Sistema de Evolução Funcional da Câmara Municipal de Monte Mor e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1059</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre enquadramento por merecimento do servidor efetivo Paulo Henrique Faltz no Sistema de Evolução Funcional da Câmara Municipal de Monte Mor e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>"Redesigna a servidora Joselma Medeiros de Araujo Santana como Fiscal do Contrato nº 02/2025 e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1061</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a concessão de adicional por tempo de serviço (quinquênio) à servidora que especifica, com base no restabelecimento da contagem de tempo pela Lei Complementar Federal nº 226/2026."</t>
+  </si>
+  <si>
+    <t>1062</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a concessão de adicional por tempo de serviço (quinquênio) ao servidor que especifica, com base no restabelecimento da contagem de tempo pela Lei Complementar Federal nº 226/2026."</t>
+  </si>
+  <si>
+    <t>1063</t>
+  </si>
+  <si>
+    <t>1064</t>
+  </si>
+  <si>
+    <t>1065</t>
+  </si>
+  <si>
+    <t>1066</t>
+  </si>
+  <si>
+    <t>1067</t>
+  </si>
+  <si>
+    <t>1068</t>
+  </si>
+  <si>
+    <t>1069</t>
+  </si>
+  <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>"Designa o servidor Lucas Briske da Rocha como Fiscal do Contrato nº 01/2026 e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1075</t>
+  </si>
+  <si>
+    <t>"Designa o servidor Lucas Briske da Rocha como Fiscal do Contrato nº 02/2026 e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1076</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre concessão de férias à servidora efetiva Katia Gisele de Frias Rocha e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1078</t>
+  </si>
+  <si>
+    <t>1079</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a readaptação funcional do servidor Carlos José Malaquias e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1080</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre nomeação de servidor efetivo para o exercício da função de confiança de Chefe do Setor de Manutenção da Câmara Municipal de Monte Mor e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1090</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre substituição de integrante da Comissão Disciplinar e de Acompanhamento de Estágio Probatório e Comissão de Coordenação e Avaliação de Desempenho Funcional da Câmara Municipal de Monte Mor e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1091</t>
+  </si>
+  <si>
+    <t>1092</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a reconstituição da composição da ELEMMOR - Escola do Legislativo da Câmara Municipal de Monte Mor e dá outras providências".</t>
+  </si>
+  <si>
+    <t>1093</t>
+  </si>
+  <si>
+    <t>"Altera a Portaria nº 41, de 13 de maio de 2026, para correção material e adequação dos efeitos temporais, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1094</t>
+  </si>
+  <si>
+    <t>1096</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a suspensão do expediente na Câmara Municipal".</t>
+  </si>
+  <si>
+    <t>1097</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre concessão de férias à servidora comissionada Eliane da Silva Meira e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1098</t>
+  </si>
+  <si>
+    <t>1099</t>
+  </si>
+  <si>
+    <t>1100</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5881,51 +6145,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F1027"/>
+  <dimension ref="A1:F1082"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -26222,260 +26486,1360 @@
       </c>
       <c r="B1016" t="s">
         <v>1819</v>
       </c>
       <c r="C1016" t="s">
         <v>8</v>
       </c>
       <c r="D1016" t="s">
         <v>609</v>
       </c>
       <c r="E1016" t="s">
         <v>610</v>
       </c>
       <c r="F1016" t="s">
         <v>1824</v>
       </c>
     </row>
     <row r="1017" spans="1:6">
       <c r="A1017" t="s">
         <v>1825</v>
       </c>
       <c r="B1017" t="s">
         <v>1819</v>
       </c>
       <c r="C1017" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D1017" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="E1017" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="F1017" t="s">
-        <v>1826</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="1018" spans="1:6">
       <c r="A1018" t="s">
-        <v>1827</v>
+        <v>1826</v>
       </c>
       <c r="B1018" t="s">
         <v>1819</v>
       </c>
       <c r="C1018" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D1018" t="s">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="E1018" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="F1018" t="s">
-        <v>1828</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="1019" spans="1:6">
       <c r="A1019" t="s">
-        <v>1829</v>
+        <v>1828</v>
       </c>
       <c r="B1019" t="s">
         <v>1819</v>
       </c>
       <c r="C1019" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D1019" t="s">
-        <v>609</v>
+        <v>1562</v>
       </c>
       <c r="E1019" t="s">
-        <v>610</v>
+        <v>1563</v>
       </c>
       <c r="F1019" t="s">
-        <v>1830</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="1020" spans="1:6">
       <c r="A1020" t="s">
-        <v>1831</v>
+        <v>1830</v>
       </c>
       <c r="B1020" t="s">
         <v>1819</v>
       </c>
       <c r="C1020" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D1020" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="E1020" t="s">
-        <v>107</v>
+        <v>41</v>
       </c>
       <c r="F1020" t="s">
-        <v>1832</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="1021" spans="1:6">
       <c r="A1021" t="s">
-        <v>1833</v>
+        <v>1832</v>
       </c>
       <c r="B1021" t="s">
         <v>1819</v>
       </c>
       <c r="C1021" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D1021" t="s">
-        <v>9</v>
+        <v>595</v>
       </c>
       <c r="E1021" t="s">
-        <v>10</v>
+        <v>596</v>
       </c>
       <c r="F1021" t="s">
-        <v>1834</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="1022" spans="1:6">
       <c r="A1022" t="s">
-        <v>1835</v>
+        <v>1834</v>
       </c>
       <c r="B1022" t="s">
         <v>1819</v>
       </c>
       <c r="C1022" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D1022" t="s">
         <v>106</v>
       </c>
       <c r="E1022" t="s">
         <v>107</v>
       </c>
       <c r="F1022" t="s">
-        <v>1758</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="1023" spans="1:6">
       <c r="A1023" t="s">
         <v>1836</v>
       </c>
       <c r="B1023" t="s">
         <v>1819</v>
       </c>
       <c r="C1023" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D1023" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="E1023" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="F1023" t="s">
         <v>1837</v>
       </c>
     </row>
     <row r="1024" spans="1:6">
       <c r="A1024" t="s">
         <v>1838</v>
       </c>
       <c r="B1024" t="s">
         <v>1819</v>
       </c>
       <c r="C1024" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D1024" t="s">
-        <v>106</v>
+        <v>609</v>
       </c>
       <c r="E1024" t="s">
-        <v>107</v>
+        <v>610</v>
       </c>
       <c r="F1024" t="s">
-        <v>1723</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="1025" spans="1:6">
       <c r="A1025" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="B1025" t="s">
         <v>1819</v>
       </c>
       <c r="C1025" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="D1025" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E1025" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F1025" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="1026" spans="1:6">
       <c r="A1026" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="B1026" t="s">
         <v>1819</v>
       </c>
       <c r="C1026" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="D1026" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="E1026" t="s">
-        <v>107</v>
+        <v>41</v>
       </c>
       <c r="F1026" t="s">
-        <v>404</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="1027" spans="1:6">
       <c r="A1027" t="s">
-        <v>1842</v>
+        <v>1844</v>
       </c>
       <c r="B1027" t="s">
         <v>1819</v>
       </c>
       <c r="C1027" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:6">
+      <c r="A1028" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:6">
+      <c r="A1029" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>609</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>610</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:6">
+      <c r="A1030" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:6">
+      <c r="A1031" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:6">
+      <c r="A1032" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:6">
+      <c r="A1033" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>609</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>610</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:6">
+      <c r="A1034" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:6">
+      <c r="A1035" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:6">
+      <c r="A1036" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:6">
+      <c r="A1037" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:6">
+      <c r="A1038" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:6">
+      <c r="A1039" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:6">
+      <c r="A1040" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:6">
+      <c r="A1041" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:6">
+      <c r="A1042" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1042" t="s">
         <v>59</v>
       </c>
-      <c r="D1027" t="s">
-[...5 lines deleted...]
-      <c r="F1027" t="s">
+      <c r="D1042" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1042" t="s">
         <v>372</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:6">
+      <c r="A1043" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>61</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:6">
+      <c r="A1044" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:6">
+      <c r="A1045" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>65</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:6">
+      <c r="A1046" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>130</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:6">
+      <c r="A1047" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>134</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:6">
+      <c r="A1048" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>140</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:6">
+      <c r="A1049" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>144</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:6">
+      <c r="A1050" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>105</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:6">
+      <c r="A1051" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>114</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:6">
+      <c r="A1052" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>122</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:6">
+      <c r="A1053" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>127</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:6">
+      <c r="A1054" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>132</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:6">
+      <c r="A1055" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:6">
+      <c r="A1056" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>142</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:6">
+      <c r="A1057" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:6">
+      <c r="A1058" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>147</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:6">
+      <c r="A1059" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>151</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:6">
+      <c r="A1060" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>154</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:6">
+      <c r="A1061" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>157</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:6">
+      <c r="A1062" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>158</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:6">
+      <c r="A1063" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>160</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:6">
+      <c r="A1064" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>162</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:6">
+      <c r="A1065" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>163</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:6">
+      <c r="A1066" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>165</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:6">
+      <c r="A1067" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:6">
+      <c r="A1068" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>169</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:6">
+      <c r="A1069" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>171</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:6">
+      <c r="A1070" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>173</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:6">
+      <c r="A1071" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>175</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:6">
+      <c r="A1072" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>177</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:6">
+      <c r="A1073" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>179</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:6">
+      <c r="A1074" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>181</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:6">
+      <c r="A1075" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>183</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:6">
+      <c r="A1076" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>185</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:6">
+      <c r="A1077" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>187</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:6">
+      <c r="A1078" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>189</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:6">
+      <c r="A1079" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>191</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:6">
+      <c r="A1080" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>193</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:6">
+      <c r="A1081" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>195</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:6">
+      <c r="A1082" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>197</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>107</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>426</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>